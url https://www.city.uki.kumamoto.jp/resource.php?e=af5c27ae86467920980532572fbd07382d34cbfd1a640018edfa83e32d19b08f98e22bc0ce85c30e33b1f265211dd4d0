--- v0 (2026-03-12)
+++ v1 (2026-05-26)
@@ -3,801 +3,815 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="317C3181" w14:textId="5D267F60" w:rsidR="00D75F25" w:rsidRPr="008405F9" w:rsidRDefault="000A1FA9" w:rsidP="00D75F25">
+    <w:p w14:paraId="186E554A" w14:textId="3AA3D536" w:rsidR="00A13385" w:rsidRDefault="00A13385" w:rsidP="00D75F25">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:left="113" w:right="113"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28F175F8" wp14:editId="50B20141">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28F175F8" wp14:editId="7FF0FA7D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>323215</wp:posOffset>
+                  <wp:posOffset>315373</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>200025</wp:posOffset>
+                  <wp:posOffset>271910</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1724025" cy="285750"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="正方形/長方形 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1724025" cy="285750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="320F6343" w14:textId="7721C999" w:rsidR="000A1FA9" w:rsidRPr="0065134E" w:rsidRDefault="0065134E" w:rsidP="000A1FA9">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0065134E">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>様式第7号（第8条関係</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="18"/>
                               </w:rPr>
                               <w:t>）</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="28F175F8" id="正方形/長方形 9" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:25.45pt;margin-top:15.75pt;width:135.75pt;height:22.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXPI2xcgIAAEEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aMZO2COkXQosOA&#10;oi3WDj0rslQbkEWNUmJnXz9KdpyuLXYYloNDieQj9fSo84u+NWyn0DdgSz47yTlTVkLV2OeS/3i8&#10;/nTGmQ/CVsKAVSXfK88vVh8/nHduqQqowVQKGYFYv+xcyesQ3DLLvKxVK/wJOGXJqQFbEWiJz1mF&#10;oiP01mRFnn/OOsDKIUjlPe1eDU6+SvhaKxnutPYqMFNy6i2kL6bvJn6z1blYPqNwdSPHNsQ/dNGK&#10;xlLRCepKBMG22LyBahuJ4EGHEwltBlo3UqUz0Glm+avTPNTCqXQWIse7iSb//2Dl7e7B3SPR0Dm/&#10;9GTGU/Qa2/hP/bE+kbWfyFJ9YJI2Z6fFPC8WnEnyFWeL00ViMztmO/Thq4KWRaPkSJeROBK7Gx+o&#10;IoUeQmIxC9eNMelCjP1jgwLjTnZsMVlhb1SMM/a70qypqKkiFUjqUZcG2U7QvQsplQ2zwVWLSg3b&#10;i5x+UQAEP2WkVQKMyJoamrBHgKjMt9gDzBgfU1US35Sc/62xIXnKSJXBhim5bSzgewCGTjVWHuIP&#10;JA3URJZCv+kpJJobqPb3yBCGKfBOXjd0MzfCh3uBJHsaEBrlcEcfbaArOYwWZzXgr/f2Yzypkbyc&#10;dTRGJfc/twIVZ+abJZ1+mc3nce7SYr44LWiBLz2blx67bS+BbmxGj4aTyYzxwRxMjdA+0cSvY1Vy&#10;CSupdsllwMPiMgzjTW+GVOt1CqNZcyLc2AcnI3gkOCrvsX8S6EZ5BhL2LRxGTixfqXSIjZkW1tsA&#10;ukkSPvI6Uk9zmjQ0vinxIXi5TlHHl2/1GwAA//8DAFBLAwQUAAYACAAAACEAf4C5gd4AAAAIAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTlJQS4lSAhBDqAdGWu2Nvk4h4HdnO&#10;T98ecyrH0Yxmvim2s+nYiM63lgQsFwkwJGV1S7WA4+HtbgPMB0ladpZQwBk9bMvrq0Lm2k70heM+&#10;1CyWkM+lgCaEPufcqwaN9AvbI0XvZJ2RIUpXc+3kFMtNx9MkWXMjW4oLjezxtUH1sx+MgG97epmM&#10;quhjPH+2w/vOKbXZCXF7Mz8/AQs4h0sY/vAjOpSRqbIDac86AVnyGJMCVssMWPRXaXoPrBLwsM6A&#10;lwX/f6D8BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABc8jbFyAgAAQQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAH+AuYHeAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAzAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="28F175F8" id="正方形/長方形 9" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:24.85pt;margin-top:21.4pt;width:135.75pt;height:22.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9ydnCogIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aMZG2DOkWQosOA&#10;oi3WDj0rslQbkEVNUmJn/7F9wHreedhhn7MC+4tRsuNmbbHDsBwcSiQfySeSR8dtrchaWFeBzulo&#10;L6VEaA5FpW9z+v769NUBJc4zXTAFWuR0Ixw9nr18cdSYqcigBFUISxBEu2ljclp6b6ZJ4ngpaub2&#10;wAiNSgm2Zh6P9jYpLGsQvVZJlqavkwZsYSxw4RzennRKOov4UgruL6R0whOVU8zNx6+N32X4JrMj&#10;Nr21zJQV79Ng/5BFzSqNQQeoE+YZWdnqCVRdcQsOpN/jUCcgZcVFrAGrGaWPqrkqmRGxFiTHmYEm&#10;9/9g+fn60pKqyOkhJZrV+ET3X+/uP3//+eNL8uvTt04ih4Goxrgp2l+ZS9ufHIqh6lbaOvxjPaSN&#10;5G4GckXrCcfL0X42TrMJJRx12cFkfxLZTx68jXX+jYCaBCGnFh8vcsrWZ85jRDTdmoRgGk4rpeID&#10;Kv3HBRqGmyQk3KUYJb9RItgp/U5IrBmTymKA2G1ioSxZM+wTxrnQftSpSlaI7nqS4i/wgPCDRzxF&#10;wIAsMaEBuwcInfwUu4Pp7YOriM06OKd/S6xzHjxiZNB+cK4rDfY5AIVV9ZE7+y1JHTWBJd8uWzQJ&#10;4hKKDTaHhW5qnOGnFb7MGXP+klkcExwoHH1/gR+poMkp9BIlJdiPz90He+xe1FLS4Njl1H1YMSso&#10;UW819vXhaDwOcxoP48l+hge7q1nuavSqXgC+2AiXjOFRDPZebUVpob7BDTEPUVHFNMfYOeXebg8L&#10;360D3DFczOfRDGfTMH+mrwwP4IHg0HnX7Q2zpm9Pj419DtsRZdNHXdrZBk8N85UHWcUWfuC1px7n&#10;OvZQv4PC4tg9R6uHTTn7DQAA//8DAFBLAwQUAAYACAAAACEAzbenBt0AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTgGga4lSAhBDqAVHo3XG2SUS8jmznp2/PcoLTajSj&#10;2W+K3WJ7MaEPnSMF61UCAsm4uqNGwdfny00GIkRNte4doYIzBtiVlxeFzms30wdOh9gILqGQawVt&#10;jEMuZTAtWh1WbkBi7+S81ZGlb2Tt9czltpdpktxLqzviD60e8LlF830YrYKjOz3N1lT0Np3fu/F1&#10;743J9kpdXy2PDyAiLvEvDL/4jA4lM1VupDqIXsHddsNJvikvYP82XacgKgXZJgNZFvL/gPIHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfcnZwqICAABxBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAzbenBt0AAAAIAQAADwAAAAAAAAAAAAAAAAD8&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAYGAAAAAA==&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="320F6343" w14:textId="7721C999" w:rsidR="000A1FA9" w:rsidRPr="0065134E" w:rsidRDefault="0065134E" w:rsidP="000A1FA9">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0065134E">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>様式第7号（第8条関係</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>）</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00D75F25" w:rsidRPr="008405F9">
+    </w:p>
+    <w:p w14:paraId="317C3181" w14:textId="19D5D046" w:rsidR="00D75F25" w:rsidRPr="008405F9" w:rsidRDefault="00D75F25" w:rsidP="00D75F25">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="113" w:right="113"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008405F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>介護保険</w:t>
       </w:r>
-      <w:r w:rsidR="00D75F25">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00D75F25" w:rsidRPr="008405F9">
+      <w:r w:rsidRPr="008405F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>要介護認定・要支援認定</w:t>
       </w:r>
-      <w:r w:rsidR="00D75F25">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>区分変更</w:t>
       </w:r>
-      <w:r w:rsidR="00D75F25" w:rsidRPr="008405F9">
+      <w:r w:rsidRPr="008405F9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>申請書</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDD2287" w14:textId="0280944F" w:rsidR="004701D0" w:rsidRPr="0065134E" w:rsidRDefault="0065134E" w:rsidP="00885E93">
+    <w:p w14:paraId="0DDD2287" w14:textId="0E146D0D" w:rsidR="004701D0" w:rsidRDefault="0065134E" w:rsidP="00022263">
       <w:pPr>
         <w:spacing w:beforeLines="20" w:before="58" w:afterLines="20" w:after="58" w:line="360" w:lineRule="exact"/>
-        <w:ind w:leftChars="139" w:left="284" w:right="113"/>
+        <w:ind w:right="113"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065134E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>宇城市長</w:t>
       </w:r>
       <w:r w:rsidR="004701D0" w:rsidRPr="0065134E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　様</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A5FD76" w14:textId="16FFF783" w:rsidR="00D75F25" w:rsidRPr="004701D0" w:rsidRDefault="004701D0" w:rsidP="004701D0">
+    <w:p w14:paraId="31A5FD76" w14:textId="64AC13F6" w:rsidR="00D75F25" w:rsidRPr="00022263" w:rsidRDefault="004701D0" w:rsidP="00022263">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:leftChars="139" w:left="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">次のとおり申請します。　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="00D525A2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00022263">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>申請年月日</w:t>
+        <w:t xml:space="preserve">　　申請年月日　　　　年　　　月　　　日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9893" w:type="dxa"/>
+        <w:tblW w:w="10090" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="505"/>
         <w:gridCol w:w="310"/>
         <w:gridCol w:w="1272"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="352"/>
         <w:gridCol w:w="316"/>
-        <w:gridCol w:w="589"/>
-[...13 lines deleted...]
-        <w:gridCol w:w="254"/>
+        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="714"/>
+        <w:gridCol w:w="263"/>
+        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="263"/>
+        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="152"/>
+        <w:gridCol w:w="111"/>
+        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="263"/>
+        <w:gridCol w:w="128"/>
+        <w:gridCol w:w="136"/>
+        <w:gridCol w:w="263"/>
+        <w:gridCol w:w="264"/>
+        <w:gridCol w:w="263"/>
+        <w:gridCol w:w="264"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D75F25" w:rsidRPr="00C6195B" w14:paraId="20DA5131" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00300CC7" w:rsidRPr="00C6195B" w14:paraId="20DA5131" w14:textId="77777777" w:rsidTr="00A43296">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0A660865" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="0A660865" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">被　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00C6195B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>保　　　険　　　者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="075CB82D" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00392994" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+          <w:p w14:paraId="075CB82D" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00392994" w:rsidRDefault="00300CC7" w:rsidP="00017BA8">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392994">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>介護保険</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B1253A4" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+          <w:p w14:paraId="0B1253A4" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00017BA8">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00392994">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>被保険者番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="591F8462" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="591F8462" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29267A38" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="29267A38" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:ind w:right="-2225"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442B8F49" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="442B8F49" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5624AE4C" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="5624AE4C" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="583F7E16" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="583F7E16" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D50216" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="16D50216" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04BDD5A5" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="04BDD5A5" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="351" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01B9D1A5" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="01B9D1A5" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50AC4AFB" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="50AC4AFB" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="352" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CC5672F" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="7CC5672F" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C146B6A" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+          <w:p w14:paraId="3C146B6A" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00017BA8">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6195B">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>個人番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7669865D" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="263" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72AE7BC7" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="49549B37" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="264" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ACF71FD" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DD36984" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="263" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7354B194" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4283D34E" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="264" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="132D5D39" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="263" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="564E35D2" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="4E5E2142" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="11739501" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="264" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C2EBABF" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A28076E" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="263" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77BED5B9" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CB1C60E" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="264" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1A1E14" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B07B851" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="263" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5800D97A" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="247" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1236BBDE" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="264" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A41309" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="58D1EF37" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="263" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="387B0175" w14:textId="77777777" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="254" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="08D2FA55" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="00C6195B" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="264" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D2FA55" w14:textId="683FCD29" w:rsidR="00300CC7" w:rsidRPr="00C6195B" w:rsidRDefault="00300CC7" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="3DBA312F" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="3DBA312F" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7269951F" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -881,69 +895,69 @@
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="325E609F" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>保険者番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69AD704D" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="5628B43D" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="5628B43D" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="2AFDB18A" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -1119,1694 +1133,1745 @@
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EE56EC3" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>枝番</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1190" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42D73C14" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D032CA" w:rsidRPr="003B34B6" w14:paraId="08A4074A" w14:textId="77777777" w:rsidTr="00C635ED">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="08A4074A" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7297745B" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="7297745B" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3757ABFD" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="3757ABFD" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2D20">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="27"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:fitText w:val="966" w:id="-1565202175"/>
               </w:rPr>
               <w:t>フリガ</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2D20">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="2"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:fitText w:val="966" w:id="-1565202175"/>
               </w:rPr>
               <w:t>ナ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3518" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="396DD629" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="006869D0">
+          <w:p w14:paraId="396DD629" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45BDC726" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00017BA8">
+          <w:p w14:paraId="45BDC726" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>生年月日</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="13"/>
+              <w:t>生年月</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="003B34B6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8DD7FF" w14:textId="20EA5B26" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="006869D0">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1C8DD7FF" w14:textId="30A9BC1E" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>大正/昭和　　年　　月　　日</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D032CA" w:rsidRPr="003B34B6" w14:paraId="3880C866" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="3880C866" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DE7B914" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="3DE7B914" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB40795" w14:textId="67430096" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="7DB40795" w14:textId="67430096" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>氏　　名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3518" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E93DEBA" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="006869D0">
+          <w:p w14:paraId="7E93DEBA" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09D492AA" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00017BA8">
+          <w:p w14:paraId="09D492AA" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0B386F" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="006869D0">
+          <w:p w14:paraId="3B0B386F" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D032CA" w:rsidRPr="003B34B6" w14:paraId="7D69DC8E" w14:textId="77777777" w:rsidTr="00D032CA">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="7D69DC8E" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17B85776" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="17B85776" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15FFF87A" w14:textId="4BC53304" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="15FFF87A" w14:textId="4BC53304" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3518" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17EC130D" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="17EC130D" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1323" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A38C13" w14:textId="77777777" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="56A38C13" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2D20">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="145"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:fitText w:val="690" w:id="-1666929664"/>
               </w:rPr>
               <w:t>性</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2D20">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:fitText w:val="690" w:id="-1666929664"/>
               </w:rPr>
               <w:t>別</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="3162" w:type="dxa"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B419123" w14:textId="6CA1B084" w:rsidR="00D032CA" w:rsidRPr="003B34B6" w:rsidRDefault="00D032CA" w:rsidP="006869D0">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5B419123" w14:textId="7AA2A3C3" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>男　　・　　女</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="4FCEADF2" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="4FCEADF2" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="613F228E" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="613F228E" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E1D7BE0" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="4E1D7BE0" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>住　　所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7806" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5C26157E" w14:textId="414CDCA7" w:rsidR="00D75F25" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:tcW w:w="8003" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C26157E" w14:textId="31311C0A" w:rsidR="00022263" w:rsidRPr="00022263" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3CB9C132" w14:textId="3D3567E4" w:rsidR="002C019E" w:rsidRDefault="002C019E" w:rsidP="00DC7FDE">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C05268">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>〒</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CB9C132" w14:textId="3D3567E4" w:rsidR="00022263" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C1369CD" w14:textId="7FA2FF88" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="3C1369CD" w14:textId="7FA2FF88" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="20"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C019E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
-            <w:r w:rsidR="00007109">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidRPr="002C019E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>電話番号</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="01CF7796" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="01CF7796" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46F3F9E6" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="46F3F9E6" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C6D65B" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+          <w:p w14:paraId="18C6D65B" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>前回の要介護</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="494FFDE3" w14:textId="37157B1D" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+          <w:p w14:paraId="494FFDE3" w14:textId="37157B1D" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>認定の結果等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7806" w:type="dxa"/>
-            <w:gridSpan w:val="26"/>
+            <w:tcW w:w="8003" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F621BC0" w14:textId="71BF3273" w:rsidR="00D75F25" w:rsidRPr="00EA40BE" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="4F621BC0" w14:textId="77BCCAD4" w:rsidR="00022263" w:rsidRPr="00EA40BE" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>要介護状態区分　　１　２　３　４　５　　要支援状態区分　　１　２</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="0F9E9402" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="0F9E9402" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F2B5903" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="0F2B5903" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D027F51" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
-[...11 lines deleted...]
-            <w:gridSpan w:val="26"/>
+          <w:p w14:paraId="0D027F51" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8003" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7563C58C" w14:textId="1F83E209" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="7563C58C" w14:textId="3844347D" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">有効期限　</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">　　</w:t>
+              <w:t>有効期限</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　令和　　年　　月　　日　</w:t>
             </w:r>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>から</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　令和　　年　　月　　日</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="59074E7D" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="59074E7D" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="850"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F985173" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="6F985173" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C0EACC" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+          <w:p w14:paraId="50C0EACC" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>変更申請の</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4179AE99" w14:textId="6A68C7AB" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+          <w:p w14:paraId="4179AE99" w14:textId="6A68C7AB" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>理由</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7806" w:type="dxa"/>
-            <w:gridSpan w:val="26"/>
+            <w:tcW w:w="8003" w:type="dxa"/>
+            <w:gridSpan w:val="27"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="742C0D4E" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="742C0D4E" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="20281291" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="20281291" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F90D47A" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="3F90D47A" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3234282F" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="3234282F" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>過去６月間の</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15F66114" w14:textId="685F0FF7" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="15F66114" w14:textId="685F0FF7" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>介護保険施設</w:t>
             </w:r>
-            <w:r w:rsidR="00D86560">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>医療機関等</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27F6F31D" w14:textId="6360CBF0" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D45137" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="27F6F31D" w14:textId="6360CBF0" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>入院</w:t>
             </w:r>
-            <w:r w:rsidR="00D75F25" w:rsidRPr="003B34B6">
+            <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>入所</w:t>
             </w:r>
-            <w:r w:rsidR="00D75F25" w:rsidRPr="003B34B6">
+            <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>の</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47D977E0" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="47D977E0" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>有無</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4423" w:type="dxa"/>
+            <w:tcW w:w="4127" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CD8AC21" w14:textId="01E43175" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="7CD8AC21" w14:textId="01E43175" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>介護保険施設</w:t>
             </w:r>
-            <w:r w:rsidR="00B920E7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>の名称等・所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3383" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="3876" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F507370" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="001E3DCE">
+          <w:p w14:paraId="64824449" w14:textId="77777777" w:rsidR="00022263" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C69567E" w14:textId="17F73B2F" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="001E3DCE">
+          <w:p w14:paraId="748299A1" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日～　　年　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C69567E" w14:textId="514CB205" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="2F18EC03" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="2F18EC03" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C5D02A4" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="3C5D02A4" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="573B2FBC" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
-[...10 lines deleted...]
-            <w:tcW w:w="4423" w:type="dxa"/>
+          <w:p w14:paraId="573B2FBC" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4127" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14A31731" w14:textId="75C3D4A7" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="14A31731" w14:textId="75C3D4A7" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>介護保険施設</w:t>
             </w:r>
-            <w:r w:rsidR="00B920E7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>の名称等・所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3383" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="3876" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FBD68C0" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="001E3DCE">
+          <w:p w14:paraId="35CD5CF2" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30685F33" w14:textId="44F62D5E" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="001E3DCE">
+          <w:p w14:paraId="227389E8" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日～　　年　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30685F33" w14:textId="06563F77" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B34B6">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="2E1C9E7B" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="2E1C9E7B" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="345"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A2309AD" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="6A2309AD" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D3722D7" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
-[...10 lines deleted...]
-            <w:tcW w:w="4423" w:type="dxa"/>
+          <w:p w14:paraId="5D3722D7" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4127" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="274068A6" w14:textId="74210821" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="274068A6" w14:textId="74210821" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>医療機関</w:t>
             </w:r>
-            <w:r w:rsidR="00B920E7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>の名称等・所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3383" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="3876" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CFB7A46" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="001E3DCE">
+          <w:p w14:paraId="17CB0631" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="068EC4B2" w14:textId="2EF1D806" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="001E3DCE">
+          <w:p w14:paraId="62B954C6" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日～　　年　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068EC4B2" w14:textId="457E4287" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B34B6">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="66339B6B" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="66339B6B" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="235"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AF8A8E8" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="1AF8A8E8" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5074860D" w14:textId="4B80EF87" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="006B2A2C">
-[...11 lines deleted...]
-            <w:tcW w:w="4423" w:type="dxa"/>
+          <w:p w14:paraId="5074860D" w14:textId="15DA17C9" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00D24FFA" w:rsidP="00D24FFA">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>有・無</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4127" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21477C4A" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="21477C4A" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3383" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="3876" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E77D502" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="001E3DCE">
+          <w:p w14:paraId="4E77D502" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="67D0FE69" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="00022263" w:rsidRPr="003B34B6" w14:paraId="67D0FE69" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="505" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64DE5513" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="64DE5513" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1582" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4072A7BF" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
-[...10 lines deleted...]
-            <w:tcW w:w="4423" w:type="dxa"/>
+          <w:p w14:paraId="4072A7BF" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4127" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="099A2F2B" w14:textId="3272809F" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+          <w:p w14:paraId="099A2F2B" w14:textId="3272809F" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>医療機関</w:t>
             </w:r>
-            <w:r w:rsidR="00B920E7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>の名称等・所在地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3383" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="3876" w:type="dxa"/>
+            <w:gridSpan w:val="15"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B1043DB" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="001E3DCE">
+          <w:p w14:paraId="4E76BE7E" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A083473" w14:textId="21295931" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="006869D0" w:rsidP="001E3DCE">
+          <w:p w14:paraId="3C76CC67" w14:textId="77777777" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　年　　月　　日～　　年　　月　　日</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A083473" w14:textId="7AF61B00" w:rsidR="00022263" w:rsidRPr="003B34B6" w:rsidRDefault="00022263" w:rsidP="00022263">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="103"/>
-        <w:tblW w:w="9861" w:type="dxa"/>
+        <w:tblW w:w="10090" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="505"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8637"/>
+        <w:gridCol w:w="524"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="8756"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A4126" w:rsidRPr="003B34B6" w14:paraId="0CAEA9CC" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="003A4126" w:rsidRPr="003B34B6" w14:paraId="0CAEA9CC" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="505" w:type="dxa"/>
+            <w:tcW w:w="524" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="55DD8E04" w14:textId="77777777" w:rsidR="003A4126" w:rsidRPr="003B34B6" w:rsidRDefault="003A4126" w:rsidP="003A4126">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A4126">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="8"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:fitText w:val="1035" w:id="-1565202944"/>
               </w:rPr>
               <w:t>提出代行</w:t>
             </w:r>
             <w:r w:rsidRPr="003A4126">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="-14"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:fitText w:val="1035" w:id="-1565202944"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F9E0AA4" w14:textId="77777777" w:rsidR="003A4126" w:rsidRPr="003B34B6" w:rsidRDefault="003A4126" w:rsidP="003A4126">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8637" w:type="dxa"/>
+            <w:tcW w:w="8756" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D0B1197" w14:textId="09C62D4C" w:rsidR="003A4126" w:rsidRPr="003B34B6" w:rsidRDefault="003A4126" w:rsidP="003A4126">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="-28"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="-28"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>該当に○（地域包括支援センター・居宅介護支援事業者・指定介護老人福祉施設・介護老人保健施設・介護医療院）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A4126" w:rsidRPr="003B34B6" w14:paraId="765F3E3F" w14:textId="77777777" w:rsidTr="003A4126">
+      <w:tr w:rsidR="003A4126" w:rsidRPr="003B34B6" w14:paraId="765F3E3F" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="505" w:type="dxa"/>
+            <w:tcW w:w="524" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23B4A5B8" w14:textId="77777777" w:rsidR="003A4126" w:rsidRPr="003B34B6" w:rsidRDefault="003A4126" w:rsidP="003A4126">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="719" w:type="dxa"/>
+            <w:tcW w:w="810" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64463691" w14:textId="77777777" w:rsidR="003A4126" w:rsidRPr="003B34B6" w:rsidRDefault="003A4126" w:rsidP="003A4126">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>住所</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8637" w:type="dxa"/>
+            <w:tcW w:w="8756" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74A857C0" w14:textId="77777777" w:rsidR="003A4126" w:rsidRPr="00A977E3" w:rsidRDefault="003A4126" w:rsidP="003A4126">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A977E3">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="793B6359" w14:textId="77777777" w:rsidR="003A4126" w:rsidRPr="003B34B6" w:rsidRDefault="003A4126" w:rsidP="003A4126">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
@@ -2844,167 +2909,167 @@
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="1358"/>
         <w:gridCol w:w="1428"/>
         <w:gridCol w:w="2958"/>
         <w:gridCol w:w="1224"/>
         <w:gridCol w:w="3027"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="437522CE" w14:textId="77777777" w:rsidTr="00331C13">
+      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="437522CE" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9C87C3" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B34B6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>主　治　医</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43112B17" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+            <w:pPr>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B34B6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>主治医の氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2958" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04AEF6BD" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F9C87C3" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="473C5AEB" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>主　治　医</w:t>
-[...56 lines deleted...]
-              </w:rPr>
               <w:t>医療機関名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7178D44B" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00331C13">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D75F25" w:rsidRPr="003B34B6" w14:paraId="5A919E41" w14:textId="77777777" w:rsidTr="00007109">
+      <w:tr w:rsidR="00D75F25" w:rsidRPr="003B34B6" w14:paraId="5A919E41" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcW w:w="1358" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7FC4FF7D" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00DC7FDE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1428" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="438A69A1" w14:textId="77777777" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="00017BA8">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B34B6">
@@ -3131,559 +3196,542 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>歳の医療保険加入者）のみ記入</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="1436"/>
         <w:gridCol w:w="8637"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="2991E2A9" w14:textId="77777777" w:rsidTr="001E6FB2">
+      <w:tr w:rsidR="003B34B6" w:rsidRPr="003B34B6" w14:paraId="2991E2A9" w14:textId="77777777" w:rsidTr="00022263">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:tcW w:w="1436" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20C41BFD" w14:textId="0203221C" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="004701D0" w:rsidP="00017BA8">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017BA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="-20"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>特定疾病名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8637" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E727F7F" w14:textId="1BDCCCB8" w:rsidR="00D75F25" w:rsidRPr="003B34B6" w:rsidRDefault="00D75F25" w:rsidP="007425A9">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5CB137B9" w14:textId="688643FE" w:rsidR="00D75F25" w:rsidRDefault="00D75F25">
+    <w:p w14:paraId="33F3943B" w14:textId="77777777" w:rsidR="00A13385" w:rsidRPr="0099640D" w:rsidRDefault="00D75F25" w:rsidP="00A13385">
       <w:pPr>
-        <w:spacing w:line="200" w:lineRule="exact"/>
-        <w:ind w:left="204" w:right="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C35B7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C35B7">
+      <w:r w:rsidR="00A13385" w:rsidRPr="0099640D">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>介護サービス計画の作成等介護保険事業の適切な運営のために必要があるときは、要介護認定・要支援認定にかかる調査内容、介護認定審査会による判定結果・意見、主治医意見書</w:t>
-[...109 lines deleted...]
-        <w:t>ことに同意します。</w:t>
+        <w:t>※被保険者本人以外の申請は【提出代行者】名称の欄へ【氏名及び被保険者との関係】の記入をお願いします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8D3D95" w14:textId="5BD3EA6F" w:rsidR="00F816D6" w:rsidRDefault="00D75F25" w:rsidP="00D95F91">
+    <w:p w14:paraId="4FF9CA9C" w14:textId="2B566EEB" w:rsidR="00022263" w:rsidRDefault="00022263" w:rsidP="00022263">
       <w:pPr>
-        <w:spacing w:line="280" w:lineRule="exact"/>
-        <w:ind w:firstLineChars="3200" w:firstLine="6211"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099640D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>介護サービス計画の作成等介護保険事業の適切な運営のために必要があるときは、要介護認定・要支</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>援認定にかかる調査内容、介護認定審査会による判定結果・意見、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099640D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>主治医意見書、宇城市が提供を受けた介護サービス計画及び介護予防サービス計画並びに居</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>宅サービス事業者又は介護保険施設の関係人が取得した心身の状況等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099640D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>の情報を、宇城市から地域包括支援センター、居宅介護支援事業者、居宅サービス事業者、地域密着型サービス事業者、介護保険施設、介護予防</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>支援</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099640D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>事業者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>、介護予防サービス事業者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099640D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>若しくは地域密着型介護予防サービス事業者の関係人、介護予防・日常生活支援総合事業を行う者、主治医意見書</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>に係る医師又は認定調査に従事した調査員に提示する（地域支援事業と</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099640D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>して介護情報基盤経由で電子的に行う場合を含む。）こと</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>に同意します。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7997D471" w14:textId="4ADB2463" w:rsidR="0065134E" w:rsidRPr="00022263" w:rsidRDefault="00022263" w:rsidP="00022263">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6195B">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>本人氏名</w:t>
+        <w:t xml:space="preserve">　　　　　　　　　　　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099640D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">本人氏名　　　　　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099640D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　代筆者氏名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7997D471" w14:textId="24775EEE" w:rsidR="0065134E" w:rsidRPr="0065134E" w:rsidRDefault="0065134E" w:rsidP="00D95F91">
-[...16 lines deleted...]
-    <w:sectPr w:rsidR="0065134E" w:rsidRPr="0065134E" w:rsidSect="00154A86">
+    <w:sectPr w:rsidR="0065134E" w:rsidRPr="00022263" w:rsidSect="00A13385">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="426" w:right="851" w:bottom="284" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="851" w:bottom="397" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="291" w:charSpace="6163"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2143E2E6" w14:textId="77777777" w:rsidR="00A66584" w:rsidRDefault="00A66584" w:rsidP="00A66584">
+    <w:p w14:paraId="5C25B7F0" w14:textId="77777777" w:rsidR="00BA75B0" w:rsidRDefault="00BA75B0" w:rsidP="00A66584">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F1E6917" w14:textId="77777777" w:rsidR="00A66584" w:rsidRDefault="00A66584" w:rsidP="00A66584">
+    <w:p w14:paraId="7770243A" w14:textId="77777777" w:rsidR="00BA75B0" w:rsidRDefault="00BA75B0" w:rsidP="00A66584">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mincho">
     <w:altName w:val="明朝"/>
     <w:panose1 w:val="02020609040305080305"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000200" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48E9A156" w14:textId="77777777" w:rsidR="00A66584" w:rsidRDefault="00A66584" w:rsidP="00A66584">
+    <w:p w14:paraId="244C3E79" w14:textId="77777777" w:rsidR="00BA75B0" w:rsidRDefault="00BA75B0" w:rsidP="00A66584">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="285D9159" w14:textId="77777777" w:rsidR="00A66584" w:rsidRDefault="00A66584" w:rsidP="00A66584">
+    <w:p w14:paraId="1612B1AB" w14:textId="77777777" w:rsidR="00BA75B0" w:rsidRDefault="00BA75B0" w:rsidP="00A66584">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="86"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="102"/>
   <w:drawingGridVerticalSpacing w:val="291"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:stroke weight=".5pt"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F2EF3"/>
     <w:rsid w:val="00007109"/>
     <w:rsid w:val="00010B79"/>
     <w:rsid w:val="00017BA8"/>
+    <w:rsid w:val="00022263"/>
     <w:rsid w:val="00065346"/>
     <w:rsid w:val="000A1FA9"/>
     <w:rsid w:val="000F72ED"/>
     <w:rsid w:val="00105D9D"/>
     <w:rsid w:val="00123EEA"/>
     <w:rsid w:val="00136D93"/>
     <w:rsid w:val="00154A86"/>
     <w:rsid w:val="001E3DCE"/>
     <w:rsid w:val="001E6FB2"/>
     <w:rsid w:val="0022616A"/>
     <w:rsid w:val="00280D8F"/>
     <w:rsid w:val="002C019E"/>
     <w:rsid w:val="002E02FC"/>
     <w:rsid w:val="002E76B4"/>
+    <w:rsid w:val="00300CC7"/>
     <w:rsid w:val="00331C13"/>
     <w:rsid w:val="003867ED"/>
     <w:rsid w:val="00392994"/>
     <w:rsid w:val="003A4126"/>
     <w:rsid w:val="003B34B6"/>
     <w:rsid w:val="003B3F0E"/>
     <w:rsid w:val="003C1D7B"/>
     <w:rsid w:val="004376C3"/>
     <w:rsid w:val="0045438A"/>
     <w:rsid w:val="004701D0"/>
     <w:rsid w:val="004F2EF3"/>
     <w:rsid w:val="004F35B7"/>
     <w:rsid w:val="005177A7"/>
     <w:rsid w:val="005663E5"/>
     <w:rsid w:val="005E13E8"/>
     <w:rsid w:val="00640767"/>
     <w:rsid w:val="0065134E"/>
     <w:rsid w:val="00673525"/>
     <w:rsid w:val="006869D0"/>
     <w:rsid w:val="006904F5"/>
     <w:rsid w:val="006B2318"/>
     <w:rsid w:val="006B2A2C"/>
     <w:rsid w:val="006E5CF5"/>
     <w:rsid w:val="006F04DC"/>
     <w:rsid w:val="007322A0"/>
     <w:rsid w:val="007425A9"/>
     <w:rsid w:val="00782890"/>
     <w:rsid w:val="00792C28"/>
     <w:rsid w:val="007A44ED"/>
     <w:rsid w:val="00801835"/>
     <w:rsid w:val="0088120E"/>
     <w:rsid w:val="00885E93"/>
     <w:rsid w:val="008B62F0"/>
     <w:rsid w:val="008B7422"/>
     <w:rsid w:val="00956A89"/>
     <w:rsid w:val="00983B6E"/>
     <w:rsid w:val="00986869"/>
     <w:rsid w:val="009B2D20"/>
     <w:rsid w:val="009B4D21"/>
     <w:rsid w:val="009B794B"/>
+    <w:rsid w:val="00A13385"/>
     <w:rsid w:val="00A14F91"/>
     <w:rsid w:val="00A66584"/>
     <w:rsid w:val="00A92641"/>
     <w:rsid w:val="00A977E3"/>
     <w:rsid w:val="00B13FB4"/>
     <w:rsid w:val="00B312B7"/>
     <w:rsid w:val="00B438DC"/>
     <w:rsid w:val="00B43A8A"/>
     <w:rsid w:val="00B5548E"/>
     <w:rsid w:val="00B6516B"/>
     <w:rsid w:val="00B920E7"/>
+    <w:rsid w:val="00BA75B0"/>
     <w:rsid w:val="00BB7A02"/>
     <w:rsid w:val="00BB7A3A"/>
     <w:rsid w:val="00C106BB"/>
+    <w:rsid w:val="00C26A96"/>
     <w:rsid w:val="00C3113A"/>
     <w:rsid w:val="00C6195B"/>
     <w:rsid w:val="00C70A95"/>
     <w:rsid w:val="00C73F52"/>
     <w:rsid w:val="00C75C05"/>
     <w:rsid w:val="00C909EC"/>
     <w:rsid w:val="00C91DC5"/>
     <w:rsid w:val="00C92098"/>
     <w:rsid w:val="00D032CA"/>
+    <w:rsid w:val="00D24FFA"/>
     <w:rsid w:val="00D45137"/>
     <w:rsid w:val="00D525A2"/>
     <w:rsid w:val="00D75F25"/>
     <w:rsid w:val="00D86560"/>
     <w:rsid w:val="00D9150F"/>
     <w:rsid w:val="00D95F91"/>
     <w:rsid w:val="00DB259C"/>
+    <w:rsid w:val="00DE5D65"/>
     <w:rsid w:val="00E4068F"/>
     <w:rsid w:val="00EA0733"/>
     <w:rsid w:val="00EA40BE"/>
     <w:rsid w:val="00F409FC"/>
     <w:rsid w:val="00F656F8"/>
     <w:rsid w:val="00F8124D"/>
     <w:rsid w:val="00F816D6"/>
     <w:rsid w:val="00FC1044"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441">
+    <o:shapedefaults v:ext="edit" spidmax="10241">
       <v:stroke weight=".5pt"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0267AB1F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{108E8F2C-BEFD-49D3-B7DA-81BD5FB61672}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="Mincho" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4011,55 +4059,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
       <w:spacing w:val="-18"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
@@ -4133,51 +4176,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:spacing w:val="-18"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00136D93"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman"/>
       <w:spacing w:val="-18"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -4417,50 +4460,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101007E881F1D9E96D346B4A26C5F6FE48C89" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1867292a5755f13c4edc27526b1c73c9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05454652-2587-4000-899f-88d1d4129563" xmlns:ns3="f25d6edc-9fc2-47f6-a05d-431feacdcae4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9827df82a82c8d7ee919ec055d12f90" ns2:_="" ns3:_="">
     <xsd:import namespace="05454652-2587-4000-899f-88d1d4129563"/>
     <xsd:import namespace="f25d6edc-9fc2-47f6-a05d-431feacdcae4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -4611,149 +4663,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="f25d6edc-9fc2-47f6-a05d-431feacdcae4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="05454652-2587-4000-899f-88d1d4129563">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D7B8ECD-21B2-4453-AA5A-2E0CF9F100B2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA9E32E8-2966-4028-BFA6-5D0FE3241E70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="05454652-2587-4000-899f-88d1d4129563"/>
     <ds:schemaRef ds:uri="f25d6edc-9fc2-47f6-a05d-431feacdcae4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F710192-2DC6-459A-91AE-56CC496F28A1}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f25d6edc-9fc2-47f6-a05d-431feacdcae4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="f25d6edc-9fc2-47f6-a05d-431feacdcae4"/>
     <ds:schemaRef ds:uri="05454652-2587-4000-899f-88d1d4129563"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>700</Words>
-  <Characters>264</Characters>
+  <Words>824</Words>
+  <Characters>380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>3</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>介護保険　　　要介護認定・要支援認定　　　申請書</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>963</CharactersWithSpaces>
+  <CharactersWithSpaces>1202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject/>
+  <dc:creator>岩岡　裕子</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007E881F1D9E96D346B4A26C5F6FE48C89</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>