--- v0 (2025-10-22)
+++ v1 (2026-04-18)
@@ -1,2838 +1,2831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="dib" ContentType="image/dib"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
-[...1 lines deleted...]
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" /><Relationship Target="docProps/core.xml" Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" /><Relationship Target="docProps/app.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" /><Relationship Target="docProps/custom.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...4 lines deleted...]
-          <w:sz w:val="32"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>様式第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>号（第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>条、第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>条、第</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>条関係）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>介護保険　被保険者証等再交付申請書</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...16 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:pBdr>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:pBdr>
+        <w:kinsoku w:val="0"/>
+        <w:ind w:right="109" w:rightChars="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:rPr>
         <w:t>宇城市長　様</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:kinsoku w:val="0"/>
+        <w:ind w:right="109" w:rightChars="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>次のとおり申請します。</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:kinsoku w:val="0"/>
+        <w:ind w:right="109" w:rightChars="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="11"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:topFromText="0" w:bottomFromText="0" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="58"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1690"/>
+        <w:gridCol w:w="4226"/>
+        <w:gridCol w:w="1375"/>
+        <w:gridCol w:w="3170"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="nil"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申請年月日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:ind w:firstLine="1050" w:firstLineChars="500"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年　　月　　日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申請者氏名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>本人との</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>関係</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1450" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="567" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申請者住所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4150" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>〒</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　　　　　　　　　　　　　　　　　　　　電話番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...3 lines deleted...]
-        <w:t>次のとおり申請します。</w:t>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>＊申請者が被保険者本人の場合、申請者住所・電話番号は記入不要です。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:topFromText="0" w:bottomFromText="0" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="left" w:tblpY="131"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1303"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1911"/>
+        <w:gridCol w:w="491"/>
+        <w:gridCol w:w="1576"/>
+        <w:gridCol w:w="328"/>
+        <w:gridCol w:w="330"/>
+        <w:gridCol w:w="330"/>
+        <w:gridCol w:w="328"/>
+        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="329"/>
+        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="331"/>
+        <w:gridCol w:w="592"/>
+        <w:gridCol w:w="456"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="228"/>
+        <w:gridCol w:w="109"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="337"/>
+        <w:gridCol w:w="333"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:gridBefore w:val="2"/>
-          <w:wBefore w:w="5911" w:type="dxa"/>
           <w:cantSplit/>
-          <w:trHeight w:val="505" w:hRule="atLeast"/>
+          <w:trHeight w:val="480" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:textDirection w:val="tbRlV"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>被　保　険　者</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="4608" w:type="dxa"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>被保険者番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...41 lines deleted...]
-            <w:tcW w:w="1559" w:type="dxa"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...17 lines deleted...]
-            <w:tcW w:w="1911" w:type="dxa"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
-              <w:adjustRightInd w:val="0"/>
-[...3 lines deleted...]
-                <w:b w:val="1"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="329" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="331" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="102" w:type="dxa"/>
+              <w:right w:w="102" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="DengXian"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>個人</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="333" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:widowControl w:val="1"/>
+              <w:wordWrap w:val="1"/>
+              <w:autoSpaceDE w:val="1"/>
+              <w:autoSpaceDN w:val="1"/>
+              <w:adjustRightInd w:val="1"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1303" w:type="dxa"/>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>フリガナ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3892" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:right w:val="nil"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
-[...185 lines deleted...]
-            <w:tcW w:w="307" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="35"/>
+                <w:fitText w:val="1050" w:id="1"/>
+              </w:rPr>
+              <w:t>生年月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="15"/>
+                <w:fitText w:val="1050" w:id="1"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
-            <w:textDirection w:val="tbRlV"/>
-[...58 lines deleted...]
-            <w:tcW w:w="256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
-              <w:ind w:left="-13"/>
-[...9 lines deleted...]
-            <w:tcW w:w="255" w:type="dxa"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="210"/>
+                <w:fitText w:val="840" w:id="2"/>
+              </w:rPr>
+              <w:t>氏</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:fitText w:val="840" w:id="2"/>
+              </w:rPr>
+              <w:t>名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3892" w:type="dxa"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="dashSmallGap" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+              <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1358" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
-            <w:vAlign w:val="top"/>
-[...14 lines deleted...]
-            <w:tcW w:w="256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3138" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vMerge w:val="continue"/>
             <w:tcBorders>
               <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
-[...199 lines deleted...]
-              <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:tl2br w:val="none" w:color="auto" w:sz="0" w:space="0"/>
               <w:tr2bl w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             </w:tcBorders>
-            <w:textDirection w:val="tbRlV"/>
-[...439 lines deleted...]
-                <w:b w:val="1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="1020" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="307" w:type="dxa"/>
-[...219 lines deleted...]
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="491" w:type="dxa"/>
             <w:vMerge w:val="continue"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="120" w:beforeLines="0" w:beforeAutospacing="0"/>
+              <w:ind w:left="300" w:hanging="300" w:hangingChars="100"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="default" w:ascii="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック"/>
-[...51 lines deleted...]
-            </w:tcBorders>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="52"/>
+                <w:fitText w:val="840" w:id="3"/>
+              </w:rPr>
+              <w:t>住　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:spacing w:val="1"/>
+                <w:fitText w:val="840" w:id="3"/>
+              </w:rPr>
+              <w:t>所</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8388" w:type="dxa"/>
+            <w:gridSpan w:val="25"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="0"/>
-              <w:rPr>
-[...212 lines deleted...]
-            </w:pPr>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="120" w:beforeLines="0" w:beforeAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="120" w:beforeLines="0" w:beforeAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:spacing w:before="120" w:beforeLines="0" w:beforeAutospacing="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　　　　　　　　　　　　　　　　　　　　電話番号</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>＊個人番号欄は、</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>の証明書等の再交付を申請する場合にのみ記入してください。</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:topFromText="0" w:bottomFromText="0" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="left" w:tblpY="131"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0000"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1690"/>
+        <w:gridCol w:w="8766"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>再交付する</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>証明書</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　被保険者証</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　資格者証</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:eastAsia="PMingLiU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　負担限度額認定証</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　負担割合証</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　その他（　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　）</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="680" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>申請の理由</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4150" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　紛失・焼失　　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　破損・汚損　　　</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>　その他（　　　　　　　　　　　　）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>２号被保険者（</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>歳から</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>歳の医療保険加入者）のみ記入</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="11"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0" w:val="0000"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1375"/>
-        <w:gridCol w:w="8007"/>
+        <w:gridCol w:w="1706"/>
+        <w:gridCol w:w="3202"/>
+        <w:gridCol w:w="2240"/>
+        <w:gridCol w:w="3308"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="2065" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="680" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1375" w:type="dxa"/>
-[...220 lines deleted...]
-                <w:b w:val="1"/>
+            <w:tcW w:w="800" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医療保険者名</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1050" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>医療保険被保険者</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>記号番号</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1550" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:kinsoku w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:hint="default"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="0"/>
-        <w:adjustRightInd w:val="0"/>
-[...142 lines deleted...]
-          <w:sz w:val="2"/>
+        <w:overflowPunct w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="11906" w:h="16838"/>
-[...6 lines deleted...]
-      </w:pgBorders>
+      <w:pgSz w:w="11905" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:textDirection w:val="lrTb"/>
-      <w:docGrid w:type="lines" w:linePitch="360"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="335"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:font w:name="Century">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="FF000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="01008200" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="FF000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="01008200" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ ゴシック">
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0F000400" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PMingLiU">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="01001000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
     <w:panose1 w:val="00000800000000000000"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="01008200" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:doNotTrackMoves/>
-[...1 lines deleted...]
-  <w:defaultTableStyle w:val="21"/>
+  <w:defaultTabStop w:val="850"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="335"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:strictFirstAndLastChars/>
   <w:hdrShapeDefaults>
     <o:shapelayout v:ext="edit"/>
   </w:hdrShapeDefaults>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
-    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <m:mathPr xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapelayout v:ext="edit"/>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century" w:eastAsia="ＭＳ 明朝"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="21"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="0" w:default="1">
     <w:name w:val="Normal"/>
     <w:next w:val="0"/>
     <w:link w:val="0"/>
     <w:uiPriority w:val="0"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
+      <w:wordWrap w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="10" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:next w:val="10"/>
     <w:link w:val="0"/>
     <w:uiPriority w:val="0"/>
     <w:semiHidden/>
     <w:rPr/>
   </w:style>
   <w:style w:type="table" w:styleId="11" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:next w:val="11"/>
     <w:link w:val="0"/>
     <w:uiPriority w:val="0"/>
     <w:semiHidden/>
     <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="108" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr/>
   </w:style>
-  <w:style w:type="character" w:styleId="15">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="0"/>
     <w:next w:val="15"/>
-    <w:link w:val="0"/>
+    <w:link w:val="16"/>
     <w:uiPriority w:val="0"/>
-    <w:semiHidden/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="16">
-    <w:name w:val="endnote reference"/>
+  <w:style w:type="character" w:styleId="16" w:customStyle="1">
+    <w:name w:val="本文 (文字)"/>
+    <w:basedOn w:val="10"/>
     <w:next w:val="16"/>
-    <w:link w:val="0"/>
+    <w:link w:val="15"/>
     <w:uiPriority w:val="0"/>
-    <w:semiHidden/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="17">
     <w:name w:val="header"/>
     <w:basedOn w:val="0"/>
     <w:next w:val="17"/>
     <w:link w:val="18"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="18" w:customStyle="1">
     <w:name w:val="ヘッダー (文字)"/>
+    <w:basedOn w:val="10"/>
     <w:next w:val="18"/>
     <w:link w:val="17"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="19">
     <w:name w:val="footer"/>
     <w:basedOn w:val="0"/>
     <w:next w:val="19"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:leader="none" w:pos="4252"/>
         <w:tab w:val="right" w:leader="none" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="20" w:customStyle="1">
     <w:name w:val="フッター (文字)"/>
+    <w:basedOn w:val="10"/>
     <w:next w:val="20"/>
     <w:link w:val="19"/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:kern w:val="2"/>
-      <w:sz w:val="21"/>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="21" w:customStyle="1">
-    <w:name w:val="表（シンプル 1）"/>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="0"/>
+    <w:next w:val="21"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="0"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="ＭＳ ゴシック"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="22" w:customStyle="1">
+    <w:name w:val="吹き出し (文字)"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="22"/>
+    <w:link w:val="21"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="23">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="0"/>
+    <w:next w:val="0"/>
+    <w:link w:val="24"/>
+    <w:uiPriority w:val="0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="240" w:beforeLines="0" w:beforeAutospacing="0" w:after="120" w:afterLines="0" w:afterAutospacing="0"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="24" w:customStyle="1">
+    <w:name w:val="表題 (文字)"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="24"/>
+    <w:link w:val="23"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="25">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="0"/>
+    <w:next w:val="0"/>
+    <w:link w:val="26"/>
+    <w:uiPriority w:val="0"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="26" w:customStyle="1">
+    <w:name w:val="副題 (文字)"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="26"/>
+    <w:link w:val="25"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="27">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="27"/>
+    <w:link w:val="0"/>
+    <w:uiPriority w:val="0"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="28">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="0"/>
+    <w:next w:val="28"/>
+    <w:link w:val="29"/>
+    <w:uiPriority w:val="0"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="29" w:customStyle="1">
+    <w:name w:val="コメント文字列 (文字)"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="29"/>
+    <w:link w:val="28"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="30">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="28"/>
+    <w:next w:val="28"/>
+    <w:link w:val="31"/>
+    <w:uiPriority w:val="0"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:b w:val="1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="31" w:customStyle="1">
+    <w:name w:val="コメント内容 (文字)"/>
+    <w:basedOn w:val="29"/>
+    <w:next w:val="31"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:b w:val="1"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="32">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="32"/>
+    <w:link w:val="0"/>
+    <w:uiPriority w:val="0"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="33">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="10"/>
+    <w:next w:val="33"/>
+    <w:link w:val="0"/>
+    <w:uiPriority w:val="0"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="34">
+    <w:name w:val="Table Grid"/>
     <w:basedOn w:val="11"/>
-    <w:next w:val="21"/>
+    <w:next w:val="34"/>
     <w:link w:val="0"/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr/>
     <w:tcPr/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="fontTable.xml" Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" /><Relationship Target="settings.xml" Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" /><Relationship Target="commentsExtended.xml" Id="rId5" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" /><Relationship Target="styles.xml" Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" /><Relationship Target="theme/theme1.xml" Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Arial"/>
+        <a:latin typeface="游ゴシック Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century"/>
+        <a:latin typeface="游明朝"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...25 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...21 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Template>Normal.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>0</Words>
-  <Characters>244</Characters>
+  <Words>17</Words>
+  <Characters>295</Characters>
   <Application>JUST Note</Application>
-  <Lines>170</Lines>
-[...1 lines deleted...]
-  <CharactersWithSpaces>348</CharactersWithSpaces>
+  <Lines>125</Lines>
+  <Paragraphs>35</Paragraphs>
+  <CharactersWithSpaces>408</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <dc:creator>FJ-USER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101007E881F1D9E96D346B4A26C5F6FE48C89</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>