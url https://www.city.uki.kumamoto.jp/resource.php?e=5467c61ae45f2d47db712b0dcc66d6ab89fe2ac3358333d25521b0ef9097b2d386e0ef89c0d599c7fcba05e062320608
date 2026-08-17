--- v0 (2025-10-26)
+++ v1 (2026-08-17)
@@ -7,83 +7,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="25831"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\admin\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.29.99.251\share\20農政課\02宇城農業振興地域整備計画\00様式\●HP掲載用\04農用地区域内用途変更申出書\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{62FB5397-C3FD-44C1-9801-7907C076AA7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E4A1E34B-1313-4D68-8644-7192987501FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="649" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="16440" tabRatio="649" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="申出書" sheetId="1" r:id="rId1"/>
     <sheet name="5土地選定理由書" sheetId="4" r:id="rId2"/>
     <sheet name="6関係土地周辺同意書" sheetId="5" r:id="rId3"/>
     <sheet name="7土地改良区同意書" sheetId="6" r:id="rId4"/>
     <sheet name="8意見書" sheetId="7" r:id="rId5"/>
     <sheet name="9開発許可申請書" sheetId="3" r:id="rId6"/>
     <sheet name="11始末書" sheetId="2" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'11始末書'!$A$1:$AF$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'5土地選定理由書'!$A$1:$AF$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'6関係土地周辺同意書'!$A$1:$AF$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'7土地改良区同意書'!$A$1:$AF$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'8意見書'!$A$1:$AF$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'9開発許可申請書'!$A$1:$AF$77</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">申出書!$A$1:$AF$42</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W30" i="2" l="1"/>
   <c r="S30" i="2"/>
   <c r="Q30" i="2"/>
   <c r="O30" i="2"/>
   <c r="L30" i="2"/>
   <c r="I30" i="2"/>
   <c r="F30" i="2"/>
   <c r="B30" i="2"/>
   <c r="W29" i="2"/>
   <c r="S29" i="2"/>
   <c r="Q29" i="2"/>
   <c r="O29" i="2"/>
   <c r="L29" i="2"/>
   <c r="I29" i="2"/>
   <c r="F29" i="2"/>
   <c r="B29" i="2"/>
   <c r="W28" i="2"/>
   <c r="S28" i="2"/>
@@ -177,669 +186,659 @@
   <c r="O10" i="5"/>
   <c r="L10" i="5"/>
   <c r="I10" i="5"/>
   <c r="F10" i="5"/>
   <c r="B10" i="5"/>
   <c r="W9" i="5"/>
   <c r="S9" i="5"/>
   <c r="Q9" i="5"/>
   <c r="O9" i="5"/>
   <c r="L9" i="5"/>
   <c r="I9" i="5"/>
   <c r="F9" i="5"/>
   <c r="B9" i="5"/>
   <c r="W8" i="5"/>
   <c r="S8" i="5"/>
   <c r="Q8" i="5"/>
   <c r="O8" i="5"/>
   <c r="L8" i="5"/>
   <c r="I8" i="5"/>
   <c r="F8" i="5"/>
   <c r="B8" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="318" uniqueCount="187">
   <si>
     <t>所有者</t>
     <rPh sb="0" eb="3">
       <t>しょゆうしゃ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>地盤及び土質の状況</t>
     <rPh sb="0" eb="2">
       <t>じばん</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>およ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>どしつ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>じょうきょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ねん</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>にち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>宇城市長　様</t>
     <rPh sb="0" eb="2">
       <t>うき</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>しちょう</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>さま</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>なる処置をお願い申し上げます。</t>
     <rPh sb="2" eb="4">
       <t>しょち</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ねが</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>もう</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>あ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>用途</t>
     <rPh sb="0" eb="2">
       <t>ようと</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>がつ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>申出人</t>
     <rPh sb="0" eb="2">
       <t>もうしで</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>にん</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>㊞</t>
   </si>
   <si>
     <t>提出書類
 （各１部）</t>
     <rPh sb="0" eb="2">
       <t>ていしゅつ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>しょるい</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>かく</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ぶ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土地の所在地</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>しょざいち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>記</t>
     <rPh sb="0" eb="1">
       <t>き</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>連絡先</t>
     <rPh sb="0" eb="2">
       <t>れんらく</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>さき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>氏　名</t>
     <rPh sb="0" eb="1">
       <t>し</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>な</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>切土　　　　㎡</t>
     <rPh sb="0" eb="2">
       <t>きりど</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
-[...9 lines deleted...]
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>台帳</t>
     <rPh sb="0" eb="2">
       <t>だいちょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>住　所</t>
     <rPh sb="0" eb="1">
       <t>じゅう</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ところ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>事業計画</t>
     <rPh sb="0" eb="2">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>けいかく</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（床面積90㎡超かつ農転面積200㎡未満の場合のみ）</t>
   </si>
   <si>
     <t>建設予定地</t>
     <rPh sb="0" eb="2">
       <t>けんせつ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>よていち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>①</t>
   </si>
   <si>
     <t>－</t>
   </si>
   <si>
     <t>事業計画者</t>
     <rPh sb="0" eb="2">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>けいかくしゃ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>住所</t>
     <rPh sb="0" eb="2">
       <t>じゅうしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>氏名</t>
     <rPh sb="0" eb="2">
       <t>しめい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土地の所有者</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>しょゆうしゃ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>職業</t>
     <rPh sb="0" eb="2">
       <t>しょくぎょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>くださいますようお願いします。</t>
     <rPh sb="9" eb="10">
       <t>ねが</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>現況</t>
     <rPh sb="0" eb="2">
       <t>げんきょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>摘要</t>
     <rPh sb="0" eb="2">
       <t>てきよう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>大字</t>
     <rPh sb="0" eb="2">
       <t>おおあざ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>建築面積</t>
     <rPh sb="0" eb="2">
       <t>けんちく</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>めんせき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>小字</t>
     <rPh sb="0" eb="2">
       <t>こあざ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>変更後、農用地区域の集団性は保たれる</t>
     <rPh sb="0" eb="3">
       <t>へんこうご</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>のうようち</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>くいき</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>しゅうだんせい</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>たも</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土地改良区・水利組合同意書</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>かいりょうく</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>すいり</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>くみあい</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>どういしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>②</t>
   </si>
   <si>
     <t>地番</t>
     <rPh sb="0" eb="2">
       <t>ちばん</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>③農道、用排水路の補償、付替など必要ないか</t>
     <rPh sb="1" eb="3">
       <t>のうどう</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>よう</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>はいすい</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ろ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ほしょう</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>つ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>か</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ひつよう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土地改良区又は水利組合の同意書</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>かいりょうく</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>また</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>すいり</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>くみあい</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>どういしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>町名</t>
     <rPh sb="0" eb="1">
       <t>まち</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>めい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>地　目</t>
     <rPh sb="0" eb="1">
       <t>ち</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>め</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>候補地の
 所在地</t>
     <rPh sb="0" eb="3">
       <t>こうほち</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>しょざいち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>建設計画に係る建物又は工作物の配置計画図、平面図等</t>
     <rPh sb="0" eb="2">
       <t>けんせつ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>けいかく</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>かか</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>たてもの</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>また</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>こうさくぶつ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>はいち</t>
     </rPh>
     <rPh sb="17" eb="20">
       <t>けいかくず</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>へいめん</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ず</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>とう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>字図</t>
     <rPh sb="0" eb="1">
       <t>あざ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ず</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>することを同意する。</t>
   </si>
   <si>
     <t>土地登記簿謄本（全部事項証明書）</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>とうきぼ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>とうほん</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ぜんぶ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>じこう</t>
     </rPh>
     <rPh sb="12" eb="15">
       <t>しょうめいしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>関係土地周辺同意書（字図に隣接農地の状況を明示すること）</t>
     <rPh sb="0" eb="2">
       <t>かんけい</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>とち</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>しゅうへん</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>どういしょ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>あざ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ず</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>りんせつ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>のうち</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>じょうきょう</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>めいじ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>意見書（行政区長および農業委員または農地利用最適化推進委員）</t>
     <rPh sb="0" eb="3">
       <t>いけんしょ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ぎょうせい</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>くちょう</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>いいん</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>のうち</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>りよう</t>
     </rPh>
     <rPh sb="22" eb="25">
       <t>さいてきか</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>すいしん</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>いいん</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>説明）0.5ｍ盛土を行う。現状のまま整地して利用。など記載</t>
     <rPh sb="0" eb="2">
       <t>せつめい</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>もりど</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>おこな</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>げんじょう</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>せいち</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>りよう</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>その他（　　　　　　　　　　　　　　　　　　　　　　　　　　　）</t>
     <rPh sb="2" eb="3">
       <t>た</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>関係土地周辺（隣接耕作者）同意書</t>
     <rPh sb="0" eb="2">
       <t>かんけい</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>とち</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>しゅうへん</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>りんせつ</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>こうさくしゃ</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>どういしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>１　表外の括弧内は、例えば、宅地の造成、土地の開墾、砂利の採取、鉱物の掘採、建築物の新築、工作物の改築等の開発行為の種類を記載すること。</t>
     <rPh sb="2" eb="4">
       <t>ひょうがい</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>かっこ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ない</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>たと</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>たくち</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ぞうせい</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>とち</t>
     </rPh>
     <rPh sb="23" eb="25">
@@ -862,1352 +861,1352 @@
     </rPh>
     <rPh sb="42" eb="44">
       <t>しんちく</t>
     </rPh>
     <rPh sb="45" eb="48">
       <t>こうさくぶつ</t>
     </rPh>
     <rPh sb="49" eb="51">
       <t>かいちく</t>
     </rPh>
     <rPh sb="51" eb="52">
       <t>とう</t>
     </rPh>
     <rPh sb="53" eb="55">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="55" eb="57">
       <t>こうい</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>しゅるい</t>
     </rPh>
     <rPh sb="61" eb="63">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>周辺農用地の利用上の支障が軽微である</t>
     <rPh sb="0" eb="2">
       <t>しゅうへん</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>のうようち</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>りようじょう</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ししょう</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>けいび</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>面積(㎡)</t>
     <rPh sb="0" eb="2">
       <t>めんせき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>地目</t>
     <rPh sb="0" eb="2">
       <t>ちもく</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>農業投資の可能性はない</t>
     <rPh sb="0" eb="2">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>とうし</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>かのうせい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>変更後、転用許可の見込みはある</t>
     <rPh sb="0" eb="3">
       <t>へんこうご</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>てんよう</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>きょか</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>みこ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>⑥</t>
   </si>
   <si>
     <t>宇城市</t>
     <rPh sb="0" eb="3">
       <t>うきし</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>様</t>
     <rPh sb="0" eb="1">
       <t>さま</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>③</t>
   </si>
   <si>
     <t>④</t>
   </si>
   <si>
     <t>⑤</t>
   </si>
   <si>
     <t>⑦</t>
   </si>
   <si>
     <t>ことが今回分かり、深く反省しているところです。</t>
     <rPh sb="3" eb="5">
       <t>こんかい</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>わ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ふか</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>はんせい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>を計画しておりますが、</t>
     <rPh sb="1" eb="3">
       <t>けいかく</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>同意者（隣接耕作者）</t>
     <rPh sb="0" eb="3">
       <t>どういしゃ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>りんせつ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>こうさくしゃ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>私は、このたび集落内の下記の場所に</t>
     <rPh sb="0" eb="1">
       <t>わたし</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>しゅうらく</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ない</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>かき</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ばしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>建設後の生活用排水他の放流先として、敷地に隣接しております水路を利用することに同意</t>
     <rPh sb="0" eb="2">
       <t>けんせつ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>あと</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>せいかつ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>よう</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>はいすい</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ほか</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ほうりゅう</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>さき</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>しきち</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>りんせつ</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>すいろ</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>りよう</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>どうい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>利用者（事業計画者）</t>
     <rPh sb="0" eb="3">
       <t>りようしゃ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>けいかくしゃ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>上記の件につきまして、同意します。</t>
     <rPh sb="0" eb="2">
       <t>じょうき</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>けん</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>どうい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>意　見　書</t>
     <rPh sb="0" eb="1">
       <t>い</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>はい</t>
   </si>
   <si>
     <t>いいえ</t>
   </si>
   <si>
     <t>要検討</t>
     <rPh sb="0" eb="1">
       <t>よう</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>けんとう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>検討項目</t>
     <rPh sb="0" eb="2">
       <t>けんとう</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>こうもく</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>農用地区域外に代替すべき土地がない</t>
     <rPh sb="0" eb="3">
       <t>のうようち</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>くいき</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ほか</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>だいがえ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>とち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>変更後、土地利用の混在が生じることはない</t>
     <rPh sb="0" eb="2">
       <t>へんこう</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>あと</t>
     </rPh>
     <rPh sb="4" eb="8">
       <t>とちりよう</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>こんざい</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>しょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>地区農業委員また
 は推進委員の見解</t>
     <rPh sb="0" eb="2">
       <t>ちく</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>いいん</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>○○県○○市○○</t>
     <rPh sb="2" eb="3">
       <t>けん</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>し</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>必要最低限の面積である</t>
     <rPh sb="0" eb="2">
       <t>ひつよう</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>さいていげん</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>めんせき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>現況の土地利用が農地以外である</t>
     <rPh sb="0" eb="2">
       <t>げんきょう</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>とち</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>りよう</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>のうち</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>いがい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>第　　　条の規定により転用申請のため、農用地区域内用途変更を申し出ます。</t>
     <rPh sb="0" eb="1">
       <t>だい</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>じょう</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>きてい</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>てんよう</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>しんせい</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>のうようち</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>くいき</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ない</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ようと</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>へんこう</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>しん</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>しゅつ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>周辺農家の農業経営及び農作業に支障はない</t>
     <rPh sb="0" eb="2">
       <t>しゅうへん</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>のうか</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>けいえい</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>およ</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>のうさぎょう</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ししょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>目的が公共性を有する</t>
     <rPh sb="0" eb="2">
       <t>もくてき</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>こうきょうせい</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ゆう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>市の誘致に基づくものである</t>
     <rPh sb="0" eb="1">
       <t>し</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ゆうち</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>もと</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>公害、災害等の対策が充分講ぜられる</t>
     <rPh sb="0" eb="2">
       <t>こうがい</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>さいがい</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>とう</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>たいさく</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>じゅうぶん</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>こう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>変更後の土地利用の方向が明確である</t>
     <rPh sb="0" eb="2">
       <t>へんこう</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>あと</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>とち</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>りよう</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ほうこう</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>めいかく</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>行政区長の総合意見書</t>
     <rPh sb="0" eb="2">
       <t>ぎょうせい</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>くちょう</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>そうごう</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>いけんしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>の総合意見書</t>
   </si>
   <si>
     <t>㎡</t>
   </si>
   <si>
     <t>農業委員または
 農地利用最適化推進委員</t>
   </si>
   <si>
     <t>行政区長氏名</t>
     <rPh sb="0" eb="2">
       <t>ぎょうせい</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>くちょう</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>しめい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>委員氏名</t>
     <rPh sb="0" eb="2">
       <t>いいん</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>しめい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>小字</t>
     <rPh sb="0" eb="1">
       <t>こ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>あざ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土地選定理由書</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>せんてい</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>りゆうしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（１）事業面積</t>
     <rPh sb="3" eb="5">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>めんせき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（２）土地の権利関係</t>
     <rPh sb="3" eb="5">
       <t>とち</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>けんり</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>かんけい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（３）造成・整地</t>
     <rPh sb="3" eb="5">
       <t>ぞうせい</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>せいち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>②他法（農地法：転用、都市計画法：開発許可など）の許可見込みがあるか</t>
     <rPh sb="1" eb="2">
       <t>ほか</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ほう</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>のうちほう</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>てんよう</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>とし</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>けいかくほう</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>きょか</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>きょか</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>みこ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>6 4の欄に記載した措置以外の防災措置の概要</t>
     <rPh sb="4" eb="5">
       <t>らん</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>きさい</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>そち</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>いがい</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ぼうさい</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>そち</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>がいよう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>用途変更申出地の表示</t>
     <rPh sb="0" eb="2">
       <t>ようと</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>へんこう</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>もうしで</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ち</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ひょうじ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>２．事業の概要</t>
     <rPh sb="2" eb="4">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>がいよう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（３）土地改良施設等の機能の支障</t>
     <rPh sb="3" eb="5">
       <t>とち</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>かいりょう</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>しせつ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>とう</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>きのう</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ししょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（４）給排水</t>
     <rPh sb="3" eb="6">
       <t>きゅうはいすい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>4 工事計画の概要</t>
     <rPh sb="2" eb="4">
       <t>こうじ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>けいかく</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>がいよう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>３．候補地を選定した理由</t>
     <rPh sb="2" eb="5">
       <t>こうほち</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>せんてい</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>りゆう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>①ため池、水路などへの影響により崩壊、洪水、湛水等の災害は予想されないか</t>
     <rPh sb="3" eb="4">
       <t>いけ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>すいろ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>えいきょう</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ほうかい</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>こうずい</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>たんすい</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>とう</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>さいがい</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>よそう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>②農業用排水施設へ土砂流出により用排水停滞、汚濁水流入など予想されないか</t>
     <rPh sb="1" eb="4">
       <t>のうぎょうよう</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>はいすい</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>しせつ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>どしゃ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>りゅうしゅつ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>よう</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>はいすい</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>ていたい</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>おだく</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>すい</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>りゅうにゅう</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>よそう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>１．事業の目的</t>
     <rPh sb="2" eb="4">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>もくてき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>４．その他</t>
     <rPh sb="4" eb="5">
       <t>た</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>説明）建築物、駐車場、その他施設の面積を記載</t>
     <rPh sb="0" eb="2">
       <t>せつめい</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>けんちくぶつ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ちゅうしゃじょう</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>た</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>しせつ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>めんせき</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>説明）自己所有地。売買により権利移転して利用。など記載</t>
     <rPh sb="0" eb="2">
       <t>せつめい</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>じこ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>しょゆうち</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ばいばい</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>けんり</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>いてん</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>りよう</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>説明）給水、排水（生活水、雨水）先を記載</t>
     <rPh sb="0" eb="2">
       <t>せつめい</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>きゅうすい</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>はいすい</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>せいかつ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>すい</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>あまみず</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>さき</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土地選定理由書</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>せんてい</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>りゆう</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>しょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>農業振興地域整備計画に係る農用地区域内農地の用途変更申出</t>
     <rPh sb="0" eb="2">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>しんこう</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ちいき</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>せいび</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>けいかく</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>かか</t>
     </rPh>
     <rPh sb="13" eb="16">
       <t>のうようち</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>くいき</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ない</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>のうち</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>ようと</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>へんこう</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>もうしで</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>農業振興地域の整備に関する法律第１３条第１項の規定に基づき、下記物件について農地法</t>
     <rPh sb="0" eb="2">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>しんこう</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ちいき</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>せいび</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>かん</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ほうりつ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>だい</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>じょう</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>だい</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>こう</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>きてい</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>もと</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>かき</t>
     </rPh>
     <rPh sb="32" eb="34">
       <t>ぶっけん</t>
     </rPh>
     <rPh sb="38" eb="41">
       <t>のうちほう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>事業計画地が確認できる位置図（1/10,000程度と拡大図）</t>
     <rPh sb="0" eb="2">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>けいかくち</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>かくにん</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>いちず</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ていど</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>かくだい</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ず</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>開発許可申請書、資金計画、通帳の写し</t>
     <rPh sb="0" eb="2">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>きょか</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>しんせいしょ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>しきん</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>けいかく</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>つうちょう</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>うつ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>上記の土地に</t>
     <rPh sb="0" eb="2">
       <t>じょうき</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>とち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>を計画（農業振興地域農用地区域内用途変更）</t>
     <rPh sb="1" eb="3">
       <t>けいかく</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>しんこう</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ちいき</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>のうようち</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>くいき</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ない</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ようと</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>へんこう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>説明）現在の状況、必要性、事業展望などを記載</t>
     <rPh sb="0" eb="1">
       <t>せつ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>めい</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>げんざい</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>じょうきょう</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ひつようせい</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>じぎょう</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>てんぼう</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>③規模は妥当（最低限の面積）であるか</t>
     <rPh sb="1" eb="3">
       <t>きぼ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>だとう</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>さいていげん</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>めんせき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（１）必要性、適当性</t>
     <rPh sb="3" eb="5">
       <t>ひつよう</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>せい</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>てきとう</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>せい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>①なぜ候補地の用途変更が必要か（なぜこの土地でなければならないのか。）</t>
     <rPh sb="3" eb="6">
       <t>こうほち</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ようと</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>へんこう</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ひつよう</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>とち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>説明）位置的条件、地理的条件、利便性など記載</t>
     <rPh sb="0" eb="2">
       <t>せつめい</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>いちてき</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>じょうけん</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>ちりてき</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>じょうけん</t>
     </rPh>
     <rPh sb="15" eb="18">
       <t>りべんせい</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（２）効率化、農業上の利用支障</t>
     <rPh sb="3" eb="6">
       <t>こうりつか</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>うえ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>りよう</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ししょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>①隣接耕作者の農地出入りを確保できているか</t>
     <rPh sb="1" eb="3">
       <t>りんせつ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>こうさくしゃ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>のうち</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>でい</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>かくほ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>②機械による営農や病害虫防除等へ影響しないか</t>
     <rPh sb="1" eb="3">
       <t>きかい</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>えいのう</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>びょうがいちゅう</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ぼうじょ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>とう</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>えいきょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>③周辺農地への日照、通風、土砂流出、崩壊など影響ないか（施工中含む）</t>
     <rPh sb="1" eb="3">
       <t>しゅうへん</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>のうち</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>にっしょう</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>つうふう</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>どしゃ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>りゅうしゅつ</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ほうかい</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>えいきょう</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>せこう</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>なか</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>ふく</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>始末書</t>
     <rPh sb="0" eb="3">
       <t>しまつしょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>６　６の「４の欄に記載した措置以外の防災措置の概要」欄には、申請に係る開発行為により周辺の農用地等に土砂が流出し又は崩壊する等により災害を発生させるおそれがある場合又は農業用用排水施設の有する機能に支障を及ぼすおそればある場合に、それを防止するための措置で４の欄に記載した措置以外の措置の概要を記載すること。</t>
     <rPh sb="7" eb="8">
       <t>らん</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>きさい</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>そち</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>いがい</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ぼうさい</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>そち</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>がいよう</t>
     </rPh>
     <rPh sb="26" eb="27">
@@ -2293,279 +2292,260 @@
     </rPh>
     <rPh sb="125" eb="127">
       <t>そち</t>
     </rPh>
     <rPh sb="130" eb="131">
       <t>らん</t>
     </rPh>
     <rPh sb="132" eb="134">
       <t>きさい</t>
     </rPh>
     <rPh sb="136" eb="138">
       <t>そち</t>
     </rPh>
     <rPh sb="138" eb="140">
       <t>いがい</t>
     </rPh>
     <rPh sb="141" eb="143">
       <t>そち</t>
     </rPh>
     <rPh sb="144" eb="146">
       <t>がいよう</t>
     </rPh>
     <rPh sb="147" eb="149">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（記載例）</t>
     <rPh sb="1" eb="3">
       <t>きさい</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>れい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>下記土地をこれまで</t>
     <rPh sb="0" eb="2">
       <t>かき</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>とち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>宇城市長</t>
     <rPh sb="0" eb="2">
       <t>うき</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>しちょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>当方は、</t>
     <rPh sb="0" eb="2">
       <t>とうほう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>同所が農地であるという認識はなく、無断転用の状態で</t>
     <rPh sb="0" eb="2">
       <t>どうしょ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>のうち</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>にんしき</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>むだん</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>てんよう</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>じょうたい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>今後は、必要な手続きをして、二度と違反になるようなことはいたしませんので、寛大</t>
     <rPh sb="0" eb="2">
       <t>こんご</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ひつよう</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>てつづ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>にど</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>いはん</t>
     </rPh>
     <rPh sb="37" eb="39">
       <t>かんだい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>町</t>
     <rPh sb="0" eb="1">
       <t>まち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>で</t>
   </si>
   <si>
     <t>○○　○○</t>
   </si>
   <si>
     <t>を中心に農業を営んでいる者です。</t>
     <rPh sb="1" eb="3">
       <t>ちゅうしん</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>いとな</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>もの</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>7 資金計画及びその調達計画</t>
     <rPh sb="2" eb="4">
       <t>しきん</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>けいかく</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>およ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ちょうたつ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>けいかく</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>として使用しておりました。</t>
     <rPh sb="3" eb="5">
       <t>しよう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>年前から使用してきた</t>
     <rPh sb="0" eb="2">
       <t>ねんまえ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>しよう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>(様式1)開発許可申請書(法第15条の2第1項)</t>
     <rPh sb="1" eb="3">
       <t>ようしき</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>きょか</t>
     </rPh>
     <rPh sb="9" eb="12">
       <t>しんせいしょ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ほう</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>だい</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>じょう</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>だい</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>こう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>開 発 許 可 申 請 書</t>
     <rPh sb="0" eb="1">
       <t>かい</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>はつ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>もと</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>か</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>しん</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>しょう</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>しょ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
-[...18 lines deleted...]
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>申請者</t>
     <rPh sb="0" eb="3">
       <t>しんせいしゃ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>　下記により開発行為（建築物の新築）をしたいので、農業振興地域の整備に関する法律第15条の2第1項の規定により許可を申請します。</t>
     <rPh sb="1" eb="2">
       <t>した</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>き</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>こうい</t>
     </rPh>
     <rPh sb="11" eb="14">
       <t>けんちくぶつ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>しんちく</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>のうぎょう</t>
     </rPh>
     <rPh sb="27" eb="29">
@@ -2582,486 +2562,486 @@
     </rPh>
     <rPh sb="38" eb="40">
       <t>ほうりつ</t>
     </rPh>
     <rPh sb="40" eb="41">
       <t>だい</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>じょう</t>
     </rPh>
     <rPh sb="46" eb="47">
       <t>だい</t>
     </rPh>
     <rPh sb="48" eb="49">
       <t>こう</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>きてい</t>
     </rPh>
     <rPh sb="55" eb="57">
       <t>きょか</t>
     </rPh>
     <rPh sb="58" eb="60">
       <t>しんせい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>2 開発行為の土地又は建物等の用途</t>
     <rPh sb="2" eb="4">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>こうい</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>とち</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>また</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>たてもの</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>とう</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ようと</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>1 開発行為に係る土地の所在、地番、地目、面積等</t>
     <rPh sb="2" eb="4">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>こうい</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>かか</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>とち</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>しょざい</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ちばん</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ちもく</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>めんせき</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>とう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土地の所在</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>しょざい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>登記簿</t>
     <rPh sb="0" eb="3">
       <t>とうきぼ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>面積</t>
     <rPh sb="0" eb="2">
       <t>めんせき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>農用地利用計画で指定された用途</t>
     <rPh sb="0" eb="3">
       <t>のうようち</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>りよう</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>けいかく</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>してい</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>ようと</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土地所有者使用収益権者</t>
     <rPh sb="0" eb="2">
       <t>とち</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>しょゆうしゃ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>しよう</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>しゅうえき</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>けん</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>しゃ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>3 工事予定年月日</t>
     <rPh sb="2" eb="4">
       <t>こうじ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>よてい</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ねんがっぴ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>① 開発行為が宅地の造成、土地の開墾、農用地間における用途の変更である場合</t>
     <rPh sb="2" eb="4">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>こうい</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>たくち</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ぞうせい</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>とち</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>かいこん</t>
     </rPh>
     <rPh sb="19" eb="22">
       <t>のうようち</t>
     </rPh>
     <rPh sb="22" eb="23">
       <t>あいだ</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>ようと</t>
     </rPh>
     <rPh sb="30" eb="32">
       <t>へんこう</t>
     </rPh>
     <rPh sb="35" eb="37">
       <t>ばあい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>② 開発行為が鉱物の採取、土、岩石又は砂利の採取、物件の集積等である場合</t>
     <rPh sb="2" eb="4">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>こうい</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>こうぶつ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>さいしゅ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>つち</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>がんせき</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>また</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>じゃり</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>さいしゅ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>ぶっけん</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>しゅうせき</t>
     </rPh>
     <rPh sb="30" eb="31">
       <t>とう</t>
     </rPh>
     <rPh sb="34" eb="36">
       <t>ばあい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>③ 開発行為が建築物等の新築等である場合</t>
     <rPh sb="2" eb="4">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>こうい</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>けんちくぶつ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>とう</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>しんちく</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>とう</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ばあい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>5 農用地等としての利用を困難にしないための概要</t>
     <rPh sb="2" eb="5">
       <t>のうようち</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>とう</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>りよう</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>こんなん</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>がいよう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>8 その他参考となるべき事項</t>
     <rPh sb="4" eb="5">
       <t>た</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>さんこう</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>じこう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>着手　　　　　　年　　　月　　　日　～　完了　　　　　　年　　　月　　　日</t>
     <rPh sb="0" eb="2">
       <t>ちゃくしゅ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ねん</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>がつ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>にち</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>かんりょう</t>
     </rPh>
     <rPh sb="28" eb="29">
       <t>ねん</t>
     </rPh>
     <rPh sb="32" eb="33">
       <t>がつ</t>
     </rPh>
     <rPh sb="36" eb="37">
       <t>にち</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>切土又は盛土をする土地の面積</t>
     <rPh sb="0" eb="2">
       <t>きりど</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>また</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>もりど</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>とち</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>めんせき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>切土又は盛土の土量</t>
     <rPh sb="0" eb="2">
       <t>きりど</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>また</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>もりど</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>つち</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>りょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>盛土　　　　㎡</t>
     <rPh sb="0" eb="2">
       <t>もりど</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>土留及び法面処理の方法</t>
     <rPh sb="0" eb="2">
       <t>どど</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>およ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>のりめん</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>しょり</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ほうほう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>工事中及び工事完了後の排水処理の方法</t>
     <rPh sb="0" eb="3">
       <t>こうじちゅう</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>およ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>こうじ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>かんりょうご</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>はいすい</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>しょり</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ほうほう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>掘採</t>
     <rPh sb="0" eb="1">
       <t>ほり</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>とり</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>の方法</t>
     <rPh sb="1" eb="3">
       <t>ほうほう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>敷地面積</t>
     <rPh sb="0" eb="2">
       <t>しきち</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>めんせき</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>〃</t>
   </si>
   <si>
     <t>採取</t>
     <rPh sb="0" eb="2">
       <t>さいしゅ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>集積等</t>
     <rPh sb="0" eb="2">
       <t>しゅうせき</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>とう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>３　４の②の掘採（採取、集積等）の方法」欄には露天掘、階段状集積等の種別を、「掘採（採取、集積等）後の土地の形状」欄には掘採前と同様の形状とする等を、それぞれ記載すること。</t>
     <rPh sb="6" eb="8">
       <t>くっさい</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>さいしゅ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>しゅうせき</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>とう</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ほうほう</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>らん</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ろてん</t>
     </rPh>
     <rPh sb="25" eb="26">
@@ -3102,113 +3082,113 @@
     </rPh>
     <rPh sb="54" eb="56">
       <t>けいじょう</t>
     </rPh>
     <rPh sb="57" eb="58">
       <t>らん</t>
     </rPh>
     <rPh sb="60" eb="62">
       <t>くっさい</t>
     </rPh>
     <rPh sb="62" eb="63">
       <t>まえ</t>
     </rPh>
     <rPh sb="64" eb="66">
       <t>どうよう</t>
     </rPh>
     <rPh sb="67" eb="69">
       <t>けいじょう</t>
     </rPh>
     <rPh sb="72" eb="73">
       <t>とう</t>
     </rPh>
     <rPh sb="79" eb="81">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>　設備</t>
     <rPh sb="1" eb="3">
       <t>せつび</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>　　量</t>
     <rPh sb="2" eb="3">
       <t>りょう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>工事完了後の排水処理の方法</t>
     <rPh sb="0" eb="2">
       <t>こうじ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>かんりょうご</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>はいすい</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>しょり</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>ほうほう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>建築物等の規模及び構造</t>
     <rPh sb="0" eb="3">
       <t>けんちくぶつ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>とう</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>きぼ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>およ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>こうぞう</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>（記載注意）</t>
     <rPh sb="1" eb="3">
       <t>きさい</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ちゅうい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>２　４の①の「地盤及び土質の状況」欄には地盤の硬軟及び土質の砂質又は粘質の別を、「土留及び法面処理の方法」欄には例えばコンクリート擁壁を設置し、又はコンクリートで土留めをし法面は芝張りをする等を、それぞれに記載するとともに、「工事中及び工事完了後の排水処理の方法」欄には工事中又は工事完了後の表流水、湧水又は工事用用水の排水経路、排水量、排水時期及び排水のために使用する水路の用途及び規模等の点を具体的に記載し、要すれば図面に排水経路等を明示して説明すること。</t>
     <rPh sb="7" eb="9">
       <t>じばん</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>およ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>どしつ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>じょうきょう</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>らん</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>じばん</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>こうなん</t>
     </rPh>
     <rPh sb="25" eb="26">
@@ -3399,51 +3379,51 @@
     </rPh>
     <rPh sb="202" eb="204">
       <t>きさい</t>
     </rPh>
     <rPh sb="206" eb="207">
       <t>よう</t>
     </rPh>
     <rPh sb="210" eb="212">
       <t>ずめん</t>
     </rPh>
     <rPh sb="213" eb="215">
       <t>はいすい</t>
     </rPh>
     <rPh sb="215" eb="217">
       <t>けいろ</t>
     </rPh>
     <rPh sb="217" eb="218">
       <t>とう</t>
     </rPh>
     <rPh sb="219" eb="221">
       <t>めいじ</t>
     </rPh>
     <rPh sb="223" eb="225">
       <t>せつめい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>４　４の③の「建築物等の規模及び構造」欄には、建築物にあっては例えば床面積の合計○○㎡、鉄筋コンクリート二階建て等を、道路等にあっては、幅員○○ｍ、延長○○ｍ等を、それぞれ簡明に記載するとともに、「工事完了後の排水処理の方法」欄には、排水の種類、排水量、排水時期、処理の要否及び処理の方法、排水のために使用する水路の用途及び規模等の点を具体的に記載し、要すれば図面に排水経路等を明示して説明すること。</t>
     <rPh sb="7" eb="9">
       <t>けんちく</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ぶつ</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>とう</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>きぼ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>およ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>こうぞう</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>らん</t>
     </rPh>
     <rPh sb="23" eb="26">
@@ -3577,51 +3557,51 @@
     </rPh>
     <rPh sb="172" eb="174">
       <t>きさい</t>
     </rPh>
     <rPh sb="176" eb="177">
       <t>よう</t>
     </rPh>
     <rPh sb="180" eb="182">
       <t>ずめん</t>
     </rPh>
     <rPh sb="183" eb="185">
       <t>はいすい</t>
     </rPh>
     <rPh sb="185" eb="187">
       <t>けいろ</t>
     </rPh>
     <rPh sb="187" eb="188">
       <t>とう</t>
     </rPh>
     <rPh sb="189" eb="191">
       <t>めいじ</t>
     </rPh>
     <rPh sb="193" eb="195">
       <t>せつめい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>５　５の「農用地等としての利用を困難にしないための措置の概要」欄には、開発行為後の土地の用途が農用地等以外の用途である場合に、農用地等としての利用を困難にしないための措置の概要として、例えば、砂利の採取後は埋め戻して採取前の土地の形状と同様にする等と記載すること。</t>
     <rPh sb="5" eb="8">
       <t>のうようち</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>とう</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>りよう</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>こんなん</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>そち</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>がいよう</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>らん</t>
     </rPh>
     <rPh sb="35" eb="37">
@@ -3689,76 +3669,76 @@
     </rPh>
     <rPh sb="105" eb="106">
       <t>もど</t>
     </rPh>
     <rPh sb="108" eb="110">
       <t>さいしゅ</t>
     </rPh>
     <rPh sb="110" eb="111">
       <t>まえ</t>
     </rPh>
     <rPh sb="112" eb="114">
       <t>とち</t>
     </rPh>
     <rPh sb="115" eb="117">
       <t>けいじょう</t>
     </rPh>
     <rPh sb="118" eb="120">
       <t>どうよう</t>
     </rPh>
     <rPh sb="123" eb="124">
       <t>とう</t>
     </rPh>
     <rPh sb="125" eb="127">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>７　７の資金計画の調達計画については、これを裏付ける資料を添付する。</t>
     <rPh sb="4" eb="6">
       <t>しきん</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>けいかく</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ちょうたつ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>けいかく</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>うらづ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>しりょう</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>てんぷ</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
   <si>
     <t>８　８の「その他参考となるべき事項」欄には、申請に係る開発行為を行うことについて都市計画法、森林法その他法令（条例を含む。）による許可、認可等を要する場合には、その手続の状況を記載すること。</t>
     <rPh sb="7" eb="8">
       <t>た</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>さんこう</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>じこう</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>らん</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>しんせい</t>
     </rPh>
     <rPh sb="25" eb="26">
       <t>かか</t>
     </rPh>
     <rPh sb="27" eb="29">
       <t>かいはつ</t>
     </rPh>
     <rPh sb="29" eb="31">
@@ -3796,69 +3776,77 @@
     </rPh>
     <rPh sb="65" eb="67">
       <t>きょか</t>
     </rPh>
     <rPh sb="68" eb="70">
       <t>にんか</t>
     </rPh>
     <rPh sb="70" eb="71">
       <t>とう</t>
     </rPh>
     <rPh sb="72" eb="73">
       <t>よう</t>
     </rPh>
     <rPh sb="75" eb="77">
       <t>ばあい</t>
     </rPh>
     <rPh sb="82" eb="84">
       <t>てつづ</t>
     </rPh>
     <rPh sb="85" eb="87">
       <t>じょうきょう</t>
     </rPh>
     <rPh sb="88" eb="90">
       <t>きさい</t>
     </rPh>
-    <phoneticPr fontId="2" type="Hiragana"/>
+    <phoneticPr fontId="1" type="Hiragana"/>
+  </si>
+  <si>
+    <t>熊本県知事　                　様</t>
+    <rPh sb="0" eb="3">
+      <t>くまもとけん</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ちじ</t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t>さま</t>
+    </rPh>
+    <phoneticPr fontId="1" type="Hiragana"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
@@ -4322,457 +4310,472 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="141">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...82 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...140 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5123,1078 +5126,1078 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
   </sheetPr>
   <dimension ref="B1:AF42"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
     <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9" style="1" customWidth="1"/>
     <col min="48" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="51" t="s">
-[...30 lines deleted...]
-      <c r="AE2" s="51"/>
+      <c r="B2" s="56" t="s">
+        <v>116</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
     </row>
     <row r="3" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="51"/>
-[...28 lines deleted...]
-      <c r="AE3" s="51"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
     </row>
     <row r="4" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="U4" s="41"/>
-[...2 lines deleted...]
-      <c r="X4" s="41"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
       <c r="Y4" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="Z4" s="41"/>
-      <c r="AA4" s="41"/>
+      <c r="Z4" s="46"/>
+      <c r="AA4" s="46"/>
       <c r="AB4" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="AC4" s="41"/>
-      <c r="AD4" s="41"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
       <c r="AE4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C5" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="N6" s="41" t="s">
+      <c r="N6" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="O6" s="41"/>
-      <c r="P6" s="41"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
     </row>
     <row r="7" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="N7" s="41" t="s">
-[...18 lines deleted...]
-      <c r="AE7" s="42"/>
+      <c r="N7" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="46"/>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="47"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="47"/>
+      <c r="Y7" s="47"/>
+      <c r="Z7" s="47"/>
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="47"/>
+      <c r="AE7" s="47"/>
     </row>
     <row r="8" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q8" s="42"/>
-[...13 lines deleted...]
-      <c r="AE8" s="42"/>
+      <c r="Q8" s="47"/>
+      <c r="R8" s="47"/>
+      <c r="S8" s="47"/>
+      <c r="T8" s="47"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="47"/>
+      <c r="W8" s="47"/>
+      <c r="X8" s="47"/>
+      <c r="Y8" s="47"/>
+      <c r="Z8" s="47"/>
+      <c r="AA8" s="47"/>
+      <c r="AB8" s="47"/>
+      <c r="AC8" s="47"/>
+      <c r="AD8" s="47"/>
+      <c r="AE8" s="47"/>
     </row>
     <row r="9" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="N9" s="41" t="s">
+      <c r="N9" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="O9" s="41"/>
-[...13 lines deleted...]
-      <c r="AC9" s="41" t="s">
+      <c r="O9" s="46"/>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="46"/>
+      <c r="R9" s="46"/>
+      <c r="S9" s="46"/>
+      <c r="T9" s="46"/>
+      <c r="U9" s="46"/>
+      <c r="V9" s="46"/>
+      <c r="W9" s="46"/>
+      <c r="X9" s="46"/>
+      <c r="Y9" s="46"/>
+      <c r="Z9" s="46"/>
+      <c r="AA9" s="46"/>
+      <c r="AB9" s="46"/>
+      <c r="AC9" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="AD9" s="41"/>
+      <c r="AD9" s="46"/>
     </row>
     <row r="10" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="N10" s="41" t="s">
+      <c r="N10" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="O10" s="41"/>
-[...18 lines deleted...]
-      <c r="AD10" s="43"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="48"/>
+      <c r="R10" s="48"/>
+      <c r="S10" s="48"/>
+      <c r="T10" s="48"/>
+      <c r="U10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="V10" s="48"/>
+      <c r="W10" s="48"/>
+      <c r="X10" s="48"/>
+      <c r="Y10" s="48"/>
+      <c r="Z10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="AA10" s="48"/>
+      <c r="AB10" s="48"/>
+      <c r="AC10" s="48"/>
+      <c r="AD10" s="48"/>
     </row>
     <row r="11" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C12" s="44" t="s">
-[...30 lines deleted...]
-      <c r="AF12" s="44"/>
+      <c r="C12" s="49" t="s">
+        <v>117</v>
+      </c>
+      <c r="D12" s="49"/>
+      <c r="E12" s="49"/>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="49"/>
+      <c r="I12" s="49"/>
+      <c r="J12" s="49"/>
+      <c r="K12" s="49"/>
+      <c r="L12" s="49"/>
+      <c r="M12" s="49"/>
+      <c r="N12" s="49"/>
+      <c r="O12" s="49"/>
+      <c r="P12" s="49"/>
+      <c r="Q12" s="49"/>
+      <c r="R12" s="49"/>
+      <c r="S12" s="49"/>
+      <c r="T12" s="49"/>
+      <c r="U12" s="49"/>
+      <c r="V12" s="49"/>
+      <c r="W12" s="49"/>
+      <c r="X12" s="49"/>
+      <c r="Y12" s="49"/>
+      <c r="Z12" s="49"/>
+      <c r="AA12" s="49"/>
+      <c r="AB12" s="49"/>
+      <c r="AC12" s="49"/>
+      <c r="AD12" s="49"/>
+      <c r="AE12" s="49"/>
+      <c r="AF12" s="49"/>
     </row>
     <row r="13" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B13" s="44" t="s">
-[...31 lines deleted...]
-      <c r="AF13" s="44"/>
+      <c r="B13" s="49" t="s">
+        <v>83</v>
+      </c>
+      <c r="C13" s="49"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
+      <c r="I13" s="49"/>
+      <c r="J13" s="49"/>
+      <c r="K13" s="49"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="49"/>
+      <c r="N13" s="49"/>
+      <c r="O13" s="49"/>
+      <c r="P13" s="49"/>
+      <c r="Q13" s="49"/>
+      <c r="R13" s="49"/>
+      <c r="S13" s="49"/>
+      <c r="T13" s="49"/>
+      <c r="U13" s="49"/>
+      <c r="V13" s="49"/>
+      <c r="W13" s="49"/>
+      <c r="X13" s="49"/>
+      <c r="Y13" s="49"/>
+      <c r="Z13" s="49"/>
+      <c r="AA13" s="49"/>
+      <c r="AB13" s="49"/>
+      <c r="AC13" s="49"/>
+      <c r="AD13" s="49"/>
+      <c r="AE13" s="49"/>
+      <c r="AF13" s="49"/>
     </row>
     <row r="14" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="41"/>
-[...27 lines deleted...]
-      <c r="AE14" s="41"/>
+      <c r="C14" s="46"/>
+      <c r="D14" s="46"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="46"/>
+      <c r="G14" s="46"/>
+      <c r="H14" s="46"/>
+      <c r="I14" s="46"/>
+      <c r="J14" s="46"/>
+      <c r="K14" s="46"/>
+      <c r="L14" s="46"/>
+      <c r="M14" s="46"/>
+      <c r="N14" s="46"/>
+      <c r="O14" s="46"/>
+      <c r="P14" s="46"/>
+      <c r="Q14" s="46"/>
+      <c r="R14" s="46"/>
+      <c r="S14" s="46"/>
+      <c r="T14" s="46"/>
+      <c r="U14" s="46"/>
+      <c r="V14" s="46"/>
+      <c r="W14" s="46"/>
+      <c r="X14" s="46"/>
+      <c r="Y14" s="46"/>
+      <c r="Z14" s="46"/>
+      <c r="AA14" s="46"/>
+      <c r="AB14" s="46"/>
+      <c r="AC14" s="46"/>
+      <c r="AD14" s="46"/>
+      <c r="AE14" s="46"/>
     </row>
     <row r="15" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B15" s="45" t="s">
+      <c r="B15" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="50"/>
+      <c r="F15" s="50"/>
+      <c r="G15" s="50" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="45"/>
-[...3 lines deleted...]
-      <c r="G15" s="45" t="s">
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="51"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="51"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="51"/>
+      <c r="O15" s="51"/>
+      <c r="P15" s="51"/>
+      <c r="Q15" s="51"/>
+      <c r="R15" s="51"/>
+      <c r="S15" s="51"/>
+      <c r="T15" s="51"/>
+      <c r="U15" s="51"/>
+      <c r="V15" s="51"/>
+      <c r="W15" s="51"/>
+      <c r="X15" s="51"/>
+      <c r="Y15" s="51"/>
+      <c r="Z15" s="51"/>
+      <c r="AA15" s="51"/>
+      <c r="AB15" s="51"/>
+      <c r="AC15" s="51"/>
+      <c r="AD15" s="51"/>
+      <c r="AE15" s="51"/>
+    </row>
+    <row r="16" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="50"/>
+      <c r="F16" s="50"/>
+      <c r="G16" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="H15" s="45"/>
-[...58 lines deleted...]
-      <c r="AE16" s="47"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="52"/>
+      <c r="K16" s="52"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52"/>
+      <c r="N16" s="52"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+      <c r="Q16" s="52"/>
+      <c r="R16" s="52"/>
+      <c r="S16" s="52"/>
+      <c r="T16" s="52"/>
+      <c r="U16" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="V16" s="50"/>
+      <c r="W16" s="52"/>
+      <c r="X16" s="52"/>
+      <c r="Y16" s="52"/>
+      <c r="Z16" s="52"/>
+      <c r="AA16" s="52"/>
+      <c r="AB16" s="52"/>
+      <c r="AC16" s="52"/>
+      <c r="AD16" s="52"/>
+      <c r="AE16" s="52"/>
     </row>
     <row r="17" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B17" s="52" t="s">
-[...6 lines deleted...]
-      <c r="G17" s="45" t="s">
+      <c r="B17" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="50"/>
+      <c r="D17" s="50"/>
+      <c r="E17" s="50"/>
+      <c r="F17" s="50"/>
+      <c r="G17" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" s="50"/>
+      <c r="I17" s="50"/>
+      <c r="J17" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="K17" s="50"/>
+      <c r="L17" s="50"/>
+      <c r="M17" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="N17" s="50"/>
+      <c r="O17" s="50"/>
+      <c r="P17" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q17" s="50"/>
+      <c r="R17" s="50"/>
+      <c r="S17" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="H17" s="45"/>
-[...28 lines deleted...]
-      <c r="AA17" s="45" t="s">
+      <c r="T17" s="50"/>
+      <c r="U17" s="50"/>
+      <c r="V17" s="50"/>
+      <c r="W17" s="50" t="s">
+        <v>54</v>
+      </c>
+      <c r="X17" s="50"/>
+      <c r="Y17" s="50"/>
+      <c r="Z17" s="50"/>
+      <c r="AA17" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="AB17" s="45"/>
-[...2 lines deleted...]
-      <c r="AE17" s="45"/>
+      <c r="AB17" s="50"/>
+      <c r="AC17" s="50"/>
+      <c r="AD17" s="50"/>
+      <c r="AE17" s="50"/>
     </row>
     <row r="18" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B18" s="45"/>
-[...32 lines deleted...]
-      <c r="AE18" s="45"/>
+      <c r="B18" s="50"/>
+      <c r="C18" s="50"/>
+      <c r="D18" s="50"/>
+      <c r="E18" s="50"/>
+      <c r="F18" s="50"/>
+      <c r="G18" s="50"/>
+      <c r="H18" s="50"/>
+      <c r="I18" s="50"/>
+      <c r="J18" s="50"/>
+      <c r="K18" s="50"/>
+      <c r="L18" s="50"/>
+      <c r="M18" s="50"/>
+      <c r="N18" s="50"/>
+      <c r="O18" s="50"/>
+      <c r="P18" s="50"/>
+      <c r="Q18" s="50"/>
+      <c r="R18" s="50"/>
+      <c r="S18" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="T18" s="50"/>
+      <c r="U18" s="50" t="s">
+        <v>29</v>
+      </c>
+      <c r="V18" s="50"/>
+      <c r="W18" s="50"/>
+      <c r="X18" s="50"/>
+      <c r="Y18" s="50"/>
+      <c r="Z18" s="50"/>
+      <c r="AA18" s="50"/>
+      <c r="AB18" s="50"/>
+      <c r="AC18" s="50"/>
+      <c r="AD18" s="50"/>
+      <c r="AE18" s="50"/>
     </row>
     <row r="19" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B19" s="45"/>
-[...28 lines deleted...]
-      <c r="AE19" s="46"/>
+      <c r="B19" s="50"/>
+      <c r="C19" s="50"/>
+      <c r="D19" s="50"/>
+      <c r="E19" s="50"/>
+      <c r="F19" s="50"/>
+      <c r="G19" s="52"/>
+      <c r="H19" s="52"/>
+      <c r="I19" s="52"/>
+      <c r="J19" s="52"/>
+      <c r="K19" s="52"/>
+      <c r="L19" s="52"/>
+      <c r="M19" s="52"/>
+      <c r="N19" s="52"/>
+      <c r="O19" s="52"/>
+      <c r="P19" s="52"/>
+      <c r="Q19" s="52"/>
+      <c r="R19" s="52"/>
+      <c r="S19" s="52"/>
+      <c r="T19" s="52"/>
+      <c r="U19" s="52"/>
+      <c r="V19" s="52"/>
+      <c r="W19" s="53"/>
+      <c r="X19" s="53"/>
+      <c r="Y19" s="53"/>
+      <c r="Z19" s="53"/>
+      <c r="AA19" s="51"/>
+      <c r="AB19" s="51"/>
+      <c r="AC19" s="51"/>
+      <c r="AD19" s="51"/>
+      <c r="AE19" s="51"/>
     </row>
     <row r="20" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B20" s="45"/>
-[...28 lines deleted...]
-      <c r="AE20" s="46"/>
+      <c r="B20" s="50"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="52"/>
+      <c r="J20" s="52"/>
+      <c r="K20" s="52"/>
+      <c r="L20" s="52"/>
+      <c r="M20" s="52"/>
+      <c r="N20" s="52"/>
+      <c r="O20" s="52"/>
+      <c r="P20" s="52"/>
+      <c r="Q20" s="52"/>
+      <c r="R20" s="52"/>
+      <c r="S20" s="52"/>
+      <c r="T20" s="52"/>
+      <c r="U20" s="52"/>
+      <c r="V20" s="52"/>
+      <c r="W20" s="53"/>
+      <c r="X20" s="53"/>
+      <c r="Y20" s="53"/>
+      <c r="Z20" s="53"/>
+      <c r="AA20" s="51"/>
+      <c r="AB20" s="51"/>
+      <c r="AC20" s="51"/>
+      <c r="AD20" s="51"/>
+      <c r="AE20" s="51"/>
     </row>
     <row r="21" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B21" s="45"/>
-[...28 lines deleted...]
-      <c r="AE21" s="46"/>
+      <c r="B21" s="50"/>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="52"/>
+      <c r="H21" s="52"/>
+      <c r="I21" s="52"/>
+      <c r="J21" s="52"/>
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="52"/>
+      <c r="O21" s="52"/>
+      <c r="P21" s="52"/>
+      <c r="Q21" s="52"/>
+      <c r="R21" s="52"/>
+      <c r="S21" s="52"/>
+      <c r="T21" s="52"/>
+      <c r="U21" s="52"/>
+      <c r="V21" s="52"/>
+      <c r="W21" s="53"/>
+      <c r="X21" s="53"/>
+      <c r="Y21" s="53"/>
+      <c r="Z21" s="53"/>
+      <c r="AA21" s="51"/>
+      <c r="AB21" s="51"/>
+      <c r="AC21" s="51"/>
+      <c r="AD21" s="51"/>
+      <c r="AE21" s="51"/>
     </row>
     <row r="22" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="45"/>
-[...28 lines deleted...]
-      <c r="AE22" s="46"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="52"/>
+      <c r="I22" s="52"/>
+      <c r="J22" s="52"/>
+      <c r="K22" s="52"/>
+      <c r="L22" s="52"/>
+      <c r="M22" s="52"/>
+      <c r="N22" s="52"/>
+      <c r="O22" s="52"/>
+      <c r="P22" s="52"/>
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52"/>
+      <c r="S22" s="52"/>
+      <c r="T22" s="52"/>
+      <c r="U22" s="52"/>
+      <c r="V22" s="52"/>
+      <c r="W22" s="53"/>
+      <c r="X22" s="53"/>
+      <c r="Y22" s="53"/>
+      <c r="Z22" s="53"/>
+      <c r="AA22" s="51"/>
+      <c r="AB22" s="51"/>
+      <c r="AC22" s="51"/>
+      <c r="AD22" s="51"/>
+      <c r="AE22" s="51"/>
     </row>
     <row r="23" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B23" s="45"/>
-[...28 lines deleted...]
-      <c r="AE23" s="46"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="50"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="52"/>
+      <c r="I23" s="52"/>
+      <c r="J23" s="52"/>
+      <c r="K23" s="52"/>
+      <c r="L23" s="52"/>
+      <c r="M23" s="52"/>
+      <c r="N23" s="52"/>
+      <c r="O23" s="52"/>
+      <c r="P23" s="52"/>
+      <c r="Q23" s="52"/>
+      <c r="R23" s="52"/>
+      <c r="S23" s="52"/>
+      <c r="T23" s="52"/>
+      <c r="U23" s="52"/>
+      <c r="V23" s="52"/>
+      <c r="W23" s="53"/>
+      <c r="X23" s="53"/>
+      <c r="Y23" s="53"/>
+      <c r="Z23" s="53"/>
+      <c r="AA23" s="51"/>
+      <c r="AB23" s="51"/>
+      <c r="AC23" s="51"/>
+      <c r="AD23" s="51"/>
+      <c r="AE23" s="51"/>
     </row>
     <row r="24" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B24" s="45"/>
-[...28 lines deleted...]
-      <c r="AE24" s="46"/>
+      <c r="B24" s="50"/>
+      <c r="C24" s="50"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="52"/>
+      <c r="I24" s="52"/>
+      <c r="J24" s="52"/>
+      <c r="K24" s="52"/>
+      <c r="L24" s="52"/>
+      <c r="M24" s="52"/>
+      <c r="N24" s="52"/>
+      <c r="O24" s="52"/>
+      <c r="P24" s="52"/>
+      <c r="Q24" s="52"/>
+      <c r="R24" s="52"/>
+      <c r="S24" s="52"/>
+      <c r="T24" s="52"/>
+      <c r="U24" s="52"/>
+      <c r="V24" s="52"/>
+      <c r="W24" s="53"/>
+      <c r="X24" s="53"/>
+      <c r="Y24" s="53"/>
+      <c r="Z24" s="53"/>
+      <c r="AA24" s="51"/>
+      <c r="AB24" s="51"/>
+      <c r="AC24" s="51"/>
+      <c r="AD24" s="51"/>
+      <c r="AE24" s="51"/>
     </row>
     <row r="25" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B25" s="45"/>
-[...28 lines deleted...]
-      <c r="AE25" s="46"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="50"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="52"/>
+      <c r="I25" s="52"/>
+      <c r="J25" s="52"/>
+      <c r="K25" s="52"/>
+      <c r="L25" s="52"/>
+      <c r="M25" s="52"/>
+      <c r="N25" s="52"/>
+      <c r="O25" s="52"/>
+      <c r="P25" s="52"/>
+      <c r="Q25" s="52"/>
+      <c r="R25" s="52"/>
+      <c r="S25" s="52"/>
+      <c r="T25" s="52"/>
+      <c r="U25" s="52"/>
+      <c r="V25" s="52"/>
+      <c r="W25" s="53"/>
+      <c r="X25" s="53"/>
+      <c r="Y25" s="53"/>
+      <c r="Z25" s="53"/>
+      <c r="AA25" s="51"/>
+      <c r="AB25" s="51"/>
+      <c r="AC25" s="51"/>
+      <c r="AD25" s="51"/>
+      <c r="AE25" s="51"/>
     </row>
     <row r="26" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B26" s="45"/>
-[...28 lines deleted...]
-      <c r="AE26" s="46"/>
+      <c r="B26" s="50"/>
+      <c r="C26" s="50"/>
+      <c r="D26" s="50"/>
+      <c r="E26" s="50"/>
+      <c r="F26" s="50"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
+      <c r="I26" s="52"/>
+      <c r="J26" s="52"/>
+      <c r="K26" s="52"/>
+      <c r="L26" s="52"/>
+      <c r="M26" s="52"/>
+      <c r="N26" s="52"/>
+      <c r="O26" s="52"/>
+      <c r="P26" s="52"/>
+      <c r="Q26" s="52"/>
+      <c r="R26" s="52"/>
+      <c r="S26" s="52"/>
+      <c r="T26" s="52"/>
+      <c r="U26" s="52"/>
+      <c r="V26" s="52"/>
+      <c r="W26" s="53"/>
+      <c r="X26" s="53"/>
+      <c r="Y26" s="53"/>
+      <c r="Z26" s="53"/>
+      <c r="AA26" s="51"/>
+      <c r="AB26" s="51"/>
+      <c r="AC26" s="51"/>
+      <c r="AD26" s="51"/>
+      <c r="AE26" s="51"/>
     </row>
     <row r="27" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B27" s="45"/>
-[...28 lines deleted...]
-      <c r="AE27" s="46"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="52"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="52"/>
+      <c r="J27" s="52"/>
+      <c r="K27" s="52"/>
+      <c r="L27" s="52"/>
+      <c r="M27" s="52"/>
+      <c r="N27" s="52"/>
+      <c r="O27" s="52"/>
+      <c r="P27" s="52"/>
+      <c r="Q27" s="52"/>
+      <c r="R27" s="52"/>
+      <c r="S27" s="52"/>
+      <c r="T27" s="52"/>
+      <c r="U27" s="52"/>
+      <c r="V27" s="52"/>
+      <c r="W27" s="53"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
+      <c r="Z27" s="53"/>
+      <c r="AA27" s="51"/>
+      <c r="AB27" s="51"/>
+      <c r="AC27" s="51"/>
+      <c r="AD27" s="51"/>
+      <c r="AE27" s="51"/>
     </row>
     <row r="28" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="45"/>
-[...28 lines deleted...]
-      <c r="AE28" s="46"/>
+      <c r="B28" s="50"/>
+      <c r="C28" s="50"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="50"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="52"/>
+      <c r="J28" s="52"/>
+      <c r="K28" s="52"/>
+      <c r="L28" s="52"/>
+      <c r="M28" s="52"/>
+      <c r="N28" s="52"/>
+      <c r="O28" s="52"/>
+      <c r="P28" s="52"/>
+      <c r="Q28" s="52"/>
+      <c r="R28" s="52"/>
+      <c r="S28" s="52"/>
+      <c r="T28" s="52"/>
+      <c r="U28" s="52"/>
+      <c r="V28" s="52"/>
+      <c r="W28" s="53"/>
+      <c r="X28" s="53"/>
+      <c r="Y28" s="53"/>
+      <c r="Z28" s="53"/>
+      <c r="AA28" s="51"/>
+      <c r="AB28" s="51"/>
+      <c r="AC28" s="51"/>
+      <c r="AD28" s="51"/>
+      <c r="AE28" s="51"/>
     </row>
     <row r="29" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B29" s="45" t="s">
-[...6 lines deleted...]
-      <c r="G29" s="45" t="s">
+      <c r="B29" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="H29" s="45"/>
-[...22 lines deleted...]
-      <c r="AE29" s="46"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="51"/>
+      <c r="K29" s="51"/>
+      <c r="L29" s="51"/>
+      <c r="M29" s="51"/>
+      <c r="N29" s="51"/>
+      <c r="O29" s="51"/>
+      <c r="P29" s="51"/>
+      <c r="Q29" s="51"/>
+      <c r="R29" s="51"/>
+      <c r="S29" s="51"/>
+      <c r="T29" s="51"/>
+      <c r="U29" s="51"/>
+      <c r="V29" s="51"/>
+      <c r="W29" s="51"/>
+      <c r="X29" s="51"/>
+      <c r="Y29" s="51"/>
+      <c r="Z29" s="51"/>
+      <c r="AA29" s="51"/>
+      <c r="AB29" s="51"/>
+      <c r="AC29" s="51"/>
+      <c r="AD29" s="51"/>
+      <c r="AE29" s="51"/>
     </row>
     <row r="30" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B30" s="3"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
-      <c r="J30" s="10"/>
-[...20 lines deleted...]
-      <c r="AE30" s="10"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="9"/>
+      <c r="N30" s="9"/>
+      <c r="O30" s="9"/>
+      <c r="P30" s="9"/>
+      <c r="Q30" s="9"/>
+      <c r="R30" s="9"/>
+      <c r="S30" s="9"/>
+      <c r="T30" s="9"/>
+      <c r="U30" s="9"/>
+      <c r="V30" s="9"/>
+      <c r="W30" s="9"/>
+      <c r="X30" s="9"/>
+      <c r="Y30" s="9"/>
+      <c r="Z30" s="9"/>
+      <c r="AA30" s="9"/>
+      <c r="AB30" s="9"/>
+      <c r="AC30" s="9"/>
+      <c r="AD30" s="9"/>
+      <c r="AE30" s="9"/>
     </row>
     <row r="31" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B31" s="52" t="s">
+      <c r="B31" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="C31" s="52"/>
-[...3 lines deleted...]
-      <c r="G31" s="5">
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="4">
         <v>1</v>
       </c>
-      <c r="H31" s="8"/>
-      <c r="I31" s="8" t="s">
+      <c r="H31" s="7"/>
+      <c r="I31" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="11"/>
+    </row>
+    <row r="32" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="57"/>
+      <c r="C32" s="57"/>
+      <c r="D32" s="57"/>
+      <c r="E32" s="57"/>
+      <c r="F32" s="57"/>
+      <c r="G32" s="5">
+        <v>2</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE32" s="12"/>
+    </row>
+    <row r="33" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="57"/>
+      <c r="C33" s="57"/>
+      <c r="D33" s="57"/>
+      <c r="E33" s="57"/>
+      <c r="F33" s="57"/>
+      <c r="G33" s="5">
+        <v>3</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AE33" s="12"/>
+    </row>
+    <row r="34" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="57"/>
+      <c r="C34" s="57"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="57"/>
+      <c r="F34" s="57"/>
+      <c r="G34" s="5">
+        <v>4</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE34" s="12"/>
+    </row>
+    <row r="35" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="57"/>
+      <c r="C35" s="57"/>
+      <c r="D35" s="57"/>
+      <c r="E35" s="57"/>
+      <c r="F35" s="57"/>
+      <c r="G35" s="5">
+        <v>5</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE35" s="12"/>
+    </row>
+    <row r="36" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="57"/>
+      <c r="C36" s="57"/>
+      <c r="D36" s="57"/>
+      <c r="E36" s="57"/>
+      <c r="F36" s="57"/>
+      <c r="G36" s="5">
+        <v>6</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE36" s="12"/>
+    </row>
+    <row r="37" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="57"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="57"/>
+      <c r="G37" s="5">
+        <v>7</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AE37" s="12"/>
+    </row>
+    <row r="38" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="57"/>
+      <c r="C38" s="57"/>
+      <c r="D38" s="57"/>
+      <c r="E38" s="57"/>
+      <c r="F38" s="57"/>
+      <c r="G38" s="5">
+        <v>8</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AE38" s="12"/>
+    </row>
+    <row r="39" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="57"/>
+      <c r="C39" s="57"/>
+      <c r="D39" s="57"/>
+      <c r="E39" s="57"/>
+      <c r="F39" s="57"/>
+      <c r="G39" s="5">
+        <v>9</v>
+      </c>
+      <c r="I39" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="J31" s="8"/>
-[...131 lines deleted...]
-      </c>
       <c r="AE39" s="12"/>
     </row>
     <row r="40" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B40" s="52"/>
-[...4 lines deleted...]
-      <c r="G40" s="6"/>
+      <c r="B40" s="57"/>
+      <c r="C40" s="57"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="57"/>
+      <c r="G40" s="5"/>
       <c r="I40" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AE40" s="12"/>
     </row>
     <row r="41" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B41" s="52"/>
-[...4 lines deleted...]
-      <c r="G41" s="7">
+      <c r="B41" s="57"/>
+      <c r="C41" s="57"/>
+      <c r="D41" s="57"/>
+      <c r="E41" s="57"/>
+      <c r="F41" s="57"/>
+      <c r="G41" s="6">
         <v>10</v>
       </c>
-      <c r="H41" s="9"/>
-[...24 lines deleted...]
-      <c r="AE41" s="50"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="J41" s="54"/>
+      <c r="K41" s="54"/>
+      <c r="L41" s="54"/>
+      <c r="M41" s="54"/>
+      <c r="N41" s="54"/>
+      <c r="O41" s="54"/>
+      <c r="P41" s="54"/>
+      <c r="Q41" s="54"/>
+      <c r="R41" s="54"/>
+      <c r="S41" s="54"/>
+      <c r="T41" s="54"/>
+      <c r="U41" s="54"/>
+      <c r="V41" s="54"/>
+      <c r="W41" s="54"/>
+      <c r="X41" s="54"/>
+      <c r="Y41" s="54"/>
+      <c r="Z41" s="54"/>
+      <c r="AA41" s="54"/>
+      <c r="AB41" s="54"/>
+      <c r="AC41" s="54"/>
+      <c r="AD41" s="54"/>
+      <c r="AE41" s="55"/>
     </row>
     <row r="42" spans="2:31" ht="6" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="121">
     <mergeCell ref="I41:AE41"/>
     <mergeCell ref="B2:AE3"/>
     <mergeCell ref="B15:F16"/>
     <mergeCell ref="G17:I18"/>
     <mergeCell ref="J17:L18"/>
     <mergeCell ref="M17:O18"/>
     <mergeCell ref="P17:R18"/>
     <mergeCell ref="W17:Z18"/>
     <mergeCell ref="AA17:AE18"/>
     <mergeCell ref="B17:F28"/>
     <mergeCell ref="B31:F41"/>
     <mergeCell ref="G28:I28"/>
     <mergeCell ref="J28:L28"/>
     <mergeCell ref="M28:O28"/>
     <mergeCell ref="P28:R28"/>
     <mergeCell ref="S28:T28"/>
     <mergeCell ref="U28:V28"/>
     <mergeCell ref="W28:Z28"/>
     <mergeCell ref="AA28:AE28"/>
     <mergeCell ref="B29:F29"/>
     <mergeCell ref="G29:I29"/>
@@ -6277,758 +6280,758 @@
     <mergeCell ref="S19:T19"/>
     <mergeCell ref="U19:V19"/>
     <mergeCell ref="W19:Z19"/>
     <mergeCell ref="AA19:AE19"/>
     <mergeCell ref="N10:P10"/>
     <mergeCell ref="Q10:T10"/>
     <mergeCell ref="V10:Y10"/>
     <mergeCell ref="AA10:AD10"/>
     <mergeCell ref="C12:AF12"/>
     <mergeCell ref="B13:AF13"/>
     <mergeCell ref="B14:AE14"/>
     <mergeCell ref="G15:I15"/>
     <mergeCell ref="J15:AE15"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="N6:P6"/>
     <mergeCell ref="N7:P7"/>
     <mergeCell ref="Q7:AE7"/>
     <mergeCell ref="Q8:AE8"/>
     <mergeCell ref="N9:P9"/>
     <mergeCell ref="Q9:AB9"/>
     <mergeCell ref="AC9:AD9"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="Hiragana"/>
+  <phoneticPr fontId="1" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.55314960629921262" bottom="0.55314960629921262" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AE94"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
     <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9" style="1" customWidth="1"/>
     <col min="48" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="51" t="s">
-[...30 lines deleted...]
-      <c r="AE2" s="51"/>
+      <c r="B2" s="56" t="s">
+        <v>115</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
     </row>
     <row r="3" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="51"/>
-[...28 lines deleted...]
-      <c r="AE3" s="51"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
     </row>
     <row r="4" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="2"/>
-[...28 lines deleted...]
-      <c r="AE4" s="2"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="13"/>
+      <c r="P4" s="13"/>
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+      <c r="T4" s="13"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="13"/>
+      <c r="W4" s="13"/>
+      <c r="X4" s="13"/>
+      <c r="Y4" s="13"/>
+      <c r="Z4" s="13"/>
+      <c r="AA4" s="13"/>
+      <c r="AB4" s="13"/>
+      <c r="AC4" s="13"/>
+      <c r="AD4" s="13"/>
+      <c r="AE4" s="13"/>
     </row>
     <row r="5" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B5" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="6" spans="2:31" ht="201" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="53" t="s">
-[...30 lines deleted...]
-      <c r="AE6" s="55"/>
+      <c r="B6" s="58" t="s">
+        <v>122</v>
+      </c>
+      <c r="C6" s="59"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="59"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="59"/>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+      <c r="O6" s="59"/>
+      <c r="P6" s="59"/>
+      <c r="Q6" s="59"/>
+      <c r="R6" s="59"/>
+      <c r="S6" s="59"/>
+      <c r="T6" s="59"/>
+      <c r="U6" s="59"/>
+      <c r="V6" s="59"/>
+      <c r="W6" s="59"/>
+      <c r="X6" s="59"/>
+      <c r="Y6" s="59"/>
+      <c r="Z6" s="59"/>
+      <c r="AA6" s="59"/>
+      <c r="AB6" s="59"/>
+      <c r="AC6" s="59"/>
+      <c r="AD6" s="59"/>
+      <c r="AE6" s="60"/>
     </row>
     <row r="7" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="8" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B8" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="9" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B9" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10" spans="2:31" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="53" t="s">
-[...30 lines deleted...]
-      <c r="AE10" s="55"/>
+      <c r="B10" s="58" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="59"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="59"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="59"/>
+      <c r="H10" s="59"/>
+      <c r="I10" s="59"/>
+      <c r="J10" s="59"/>
+      <c r="K10" s="59"/>
+      <c r="L10" s="59"/>
+      <c r="M10" s="59"/>
+      <c r="N10" s="59"/>
+      <c r="O10" s="59"/>
+      <c r="P10" s="59"/>
+      <c r="Q10" s="59"/>
+      <c r="R10" s="59"/>
+      <c r="S10" s="59"/>
+      <c r="T10" s="59"/>
+      <c r="U10" s="59"/>
+      <c r="V10" s="59"/>
+      <c r="W10" s="59"/>
+      <c r="X10" s="59"/>
+      <c r="Y10" s="59"/>
+      <c r="Z10" s="59"/>
+      <c r="AA10" s="59"/>
+      <c r="AB10" s="59"/>
+      <c r="AC10" s="59"/>
+      <c r="AD10" s="59"/>
+      <c r="AE10" s="60"/>
     </row>
     <row r="11" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B11" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="12" spans="2:31" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="53" t="s">
-[...30 lines deleted...]
-      <c r="AE12" s="55"/>
+      <c r="B12" s="58" t="s">
+        <v>113</v>
+      </c>
+      <c r="C12" s="59"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="59"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="59"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="59"/>
+      <c r="J12" s="59"/>
+      <c r="K12" s="59"/>
+      <c r="L12" s="59"/>
+      <c r="M12" s="59"/>
+      <c r="N12" s="59"/>
+      <c r="O12" s="59"/>
+      <c r="P12" s="59"/>
+      <c r="Q12" s="59"/>
+      <c r="R12" s="59"/>
+      <c r="S12" s="59"/>
+      <c r="T12" s="59"/>
+      <c r="U12" s="59"/>
+      <c r="V12" s="59"/>
+      <c r="W12" s="59"/>
+      <c r="X12" s="59"/>
+      <c r="Y12" s="59"/>
+      <c r="Z12" s="59"/>
+      <c r="AA12" s="59"/>
+      <c r="AB12" s="59"/>
+      <c r="AC12" s="59"/>
+      <c r="AD12" s="59"/>
+      <c r="AE12" s="60"/>
     </row>
     <row r="13" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B13" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="2:31" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="53" t="s">
-[...30 lines deleted...]
-      <c r="AE14" s="55"/>
+      <c r="B14" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="59"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="59"/>
+      <c r="H14" s="59"/>
+      <c r="I14" s="59"/>
+      <c r="J14" s="59"/>
+      <c r="K14" s="59"/>
+      <c r="L14" s="59"/>
+      <c r="M14" s="59"/>
+      <c r="N14" s="59"/>
+      <c r="O14" s="59"/>
+      <c r="P14" s="59"/>
+      <c r="Q14" s="59"/>
+      <c r="R14" s="59"/>
+      <c r="S14" s="59"/>
+      <c r="T14" s="59"/>
+      <c r="U14" s="59"/>
+      <c r="V14" s="59"/>
+      <c r="W14" s="59"/>
+      <c r="X14" s="59"/>
+      <c r="Y14" s="59"/>
+      <c r="Z14" s="59"/>
+      <c r="AA14" s="59"/>
+      <c r="AB14" s="59"/>
+      <c r="AC14" s="59"/>
+      <c r="AD14" s="59"/>
+      <c r="AE14" s="60"/>
     </row>
     <row r="15" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B15" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="2:31" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="53" t="s">
-[...30 lines deleted...]
-      <c r="AE16" s="55"/>
+      <c r="B16" s="58" t="s">
+        <v>114</v>
+      </c>
+      <c r="C16" s="59"/>
+      <c r="D16" s="59"/>
+      <c r="E16" s="59"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="59"/>
+      <c r="H16" s="59"/>
+      <c r="I16" s="59"/>
+      <c r="J16" s="59"/>
+      <c r="K16" s="59"/>
+      <c r="L16" s="59"/>
+      <c r="M16" s="59"/>
+      <c r="N16" s="59"/>
+      <c r="O16" s="59"/>
+      <c r="P16" s="59"/>
+      <c r="Q16" s="59"/>
+      <c r="R16" s="59"/>
+      <c r="S16" s="59"/>
+      <c r="T16" s="59"/>
+      <c r="U16" s="59"/>
+      <c r="V16" s="59"/>
+      <c r="W16" s="59"/>
+      <c r="X16" s="59"/>
+      <c r="Y16" s="59"/>
+      <c r="Z16" s="59"/>
+      <c r="AA16" s="59"/>
+      <c r="AB16" s="59"/>
+      <c r="AC16" s="59"/>
+      <c r="AD16" s="59"/>
+      <c r="AE16" s="60"/>
     </row>
     <row r="17" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="18" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B18" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="19" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B19" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="20" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C20" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="21" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C21" s="58" t="s">
         <v>126</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="AE21" s="55"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="59"/>
+      <c r="I21" s="59"/>
+      <c r="J21" s="59"/>
+      <c r="K21" s="59"/>
+      <c r="L21" s="59"/>
+      <c r="M21" s="59"/>
+      <c r="N21" s="59"/>
+      <c r="O21" s="59"/>
+      <c r="P21" s="59"/>
+      <c r="Q21" s="59"/>
+      <c r="R21" s="59"/>
+      <c r="S21" s="59"/>
+      <c r="T21" s="59"/>
+      <c r="U21" s="59"/>
+      <c r="V21" s="59"/>
+      <c r="W21" s="59"/>
+      <c r="X21" s="59"/>
+      <c r="Y21" s="59"/>
+      <c r="Z21" s="59"/>
+      <c r="AA21" s="59"/>
+      <c r="AB21" s="59"/>
+      <c r="AC21" s="59"/>
+      <c r="AD21" s="59"/>
+      <c r="AE21" s="60"/>
     </row>
     <row r="22" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C22" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C23" s="53"/>
-[...27 lines deleted...]
-      <c r="AE23" s="55"/>
+      <c r="C23" s="58"/>
+      <c r="D23" s="59"/>
+      <c r="E23" s="59"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="59"/>
+      <c r="H23" s="59"/>
+      <c r="I23" s="59"/>
+      <c r="J23" s="59"/>
+      <c r="K23" s="59"/>
+      <c r="L23" s="59"/>
+      <c r="M23" s="59"/>
+      <c r="N23" s="59"/>
+      <c r="O23" s="59"/>
+      <c r="P23" s="59"/>
+      <c r="Q23" s="59"/>
+      <c r="R23" s="59"/>
+      <c r="S23" s="59"/>
+      <c r="T23" s="59"/>
+      <c r="U23" s="59"/>
+      <c r="V23" s="59"/>
+      <c r="W23" s="59"/>
+      <c r="X23" s="59"/>
+      <c r="Y23" s="59"/>
+      <c r="Z23" s="59"/>
+      <c r="AA23" s="59"/>
+      <c r="AB23" s="59"/>
+      <c r="AC23" s="59"/>
+      <c r="AD23" s="59"/>
+      <c r="AE23" s="60"/>
     </row>
     <row r="24" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C24" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="25" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C25" s="53"/>
-[...27 lines deleted...]
-      <c r="AE25" s="55"/>
+      <c r="C25" s="58"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="59"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="59"/>
+      <c r="H25" s="59"/>
+      <c r="I25" s="59"/>
+      <c r="J25" s="59"/>
+      <c r="K25" s="59"/>
+      <c r="L25" s="59"/>
+      <c r="M25" s="59"/>
+      <c r="N25" s="59"/>
+      <c r="O25" s="59"/>
+      <c r="P25" s="59"/>
+      <c r="Q25" s="59"/>
+      <c r="R25" s="59"/>
+      <c r="S25" s="59"/>
+      <c r="T25" s="59"/>
+      <c r="U25" s="59"/>
+      <c r="V25" s="59"/>
+      <c r="W25" s="59"/>
+      <c r="X25" s="59"/>
+      <c r="Y25" s="59"/>
+      <c r="Z25" s="59"/>
+      <c r="AA25" s="59"/>
+      <c r="AB25" s="59"/>
+      <c r="AC25" s="59"/>
+      <c r="AD25" s="59"/>
+      <c r="AE25" s="60"/>
     </row>
     <row r="26" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B26" s="1" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="27" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C27" s="1" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="28" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C28" s="53"/>
-[...27 lines deleted...]
-      <c r="AE28" s="55"/>
+      <c r="C28" s="58"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="59"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="59"/>
+      <c r="H28" s="59"/>
+      <c r="I28" s="59"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="59"/>
+      <c r="L28" s="59"/>
+      <c r="M28" s="59"/>
+      <c r="N28" s="59"/>
+      <c r="O28" s="59"/>
+      <c r="P28" s="59"/>
+      <c r="Q28" s="59"/>
+      <c r="R28" s="59"/>
+      <c r="S28" s="59"/>
+      <c r="T28" s="59"/>
+      <c r="U28" s="59"/>
+      <c r="V28" s="59"/>
+      <c r="W28" s="59"/>
+      <c r="X28" s="59"/>
+      <c r="Y28" s="59"/>
+      <c r="Z28" s="59"/>
+      <c r="AA28" s="59"/>
+      <c r="AB28" s="59"/>
+      <c r="AC28" s="59"/>
+      <c r="AD28" s="59"/>
+      <c r="AE28" s="60"/>
     </row>
     <row r="29" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C29" s="1" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C30" s="53"/>
-[...27 lines deleted...]
-      <c r="AE30" s="55"/>
+      <c r="C30" s="58"/>
+      <c r="D30" s="59"/>
+      <c r="E30" s="59"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="59"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="59"/>
+      <c r="J30" s="59"/>
+      <c r="K30" s="59"/>
+      <c r="L30" s="59"/>
+      <c r="M30" s="59"/>
+      <c r="N30" s="59"/>
+      <c r="O30" s="59"/>
+      <c r="P30" s="59"/>
+      <c r="Q30" s="59"/>
+      <c r="R30" s="59"/>
+      <c r="S30" s="59"/>
+      <c r="T30" s="59"/>
+      <c r="U30" s="59"/>
+      <c r="V30" s="59"/>
+      <c r="W30" s="59"/>
+      <c r="X30" s="59"/>
+      <c r="Y30" s="59"/>
+      <c r="Z30" s="59"/>
+      <c r="AA30" s="59"/>
+      <c r="AB30" s="59"/>
+      <c r="AC30" s="59"/>
+      <c r="AD30" s="59"/>
+      <c r="AE30" s="60"/>
     </row>
     <row r="31" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C31" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C32" s="53"/>
-[...27 lines deleted...]
-      <c r="AE32" s="55"/>
+      <c r="C32" s="58"/>
+      <c r="D32" s="59"/>
+      <c r="E32" s="59"/>
+      <c r="F32" s="59"/>
+      <c r="G32" s="59"/>
+      <c r="H32" s="59"/>
+      <c r="I32" s="59"/>
+      <c r="J32" s="59"/>
+      <c r="K32" s="59"/>
+      <c r="L32" s="59"/>
+      <c r="M32" s="59"/>
+      <c r="N32" s="59"/>
+      <c r="O32" s="59"/>
+      <c r="P32" s="59"/>
+      <c r="Q32" s="59"/>
+      <c r="R32" s="59"/>
+      <c r="S32" s="59"/>
+      <c r="T32" s="59"/>
+      <c r="U32" s="59"/>
+      <c r="V32" s="59"/>
+      <c r="W32" s="59"/>
+      <c r="X32" s="59"/>
+      <c r="Y32" s="59"/>
+      <c r="Z32" s="59"/>
+      <c r="AA32" s="59"/>
+      <c r="AB32" s="59"/>
+      <c r="AC32" s="59"/>
+      <c r="AD32" s="59"/>
+      <c r="AE32" s="60"/>
     </row>
     <row r="33" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B33" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="34" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C34" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="35" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C35" s="53"/>
-[...27 lines deleted...]
-      <c r="AE35" s="55"/>
+      <c r="C35" s="58"/>
+      <c r="D35" s="59"/>
+      <c r="E35" s="59"/>
+      <c r="F35" s="59"/>
+      <c r="G35" s="59"/>
+      <c r="H35" s="59"/>
+      <c r="I35" s="59"/>
+      <c r="J35" s="59"/>
+      <c r="K35" s="59"/>
+      <c r="L35" s="59"/>
+      <c r="M35" s="59"/>
+      <c r="N35" s="59"/>
+      <c r="O35" s="59"/>
+      <c r="P35" s="59"/>
+      <c r="Q35" s="59"/>
+      <c r="R35" s="59"/>
+      <c r="S35" s="59"/>
+      <c r="T35" s="59"/>
+      <c r="U35" s="59"/>
+      <c r="V35" s="59"/>
+      <c r="W35" s="59"/>
+      <c r="X35" s="59"/>
+      <c r="Y35" s="59"/>
+      <c r="Z35" s="59"/>
+      <c r="AA35" s="59"/>
+      <c r="AB35" s="59"/>
+      <c r="AC35" s="59"/>
+      <c r="AD35" s="59"/>
+      <c r="AE35" s="60"/>
     </row>
     <row r="36" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C36" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C37" s="53"/>
-[...27 lines deleted...]
-      <c r="AE37" s="55"/>
+      <c r="C37" s="58"/>
+      <c r="D37" s="59"/>
+      <c r="E37" s="59"/>
+      <c r="F37" s="59"/>
+      <c r="G37" s="59"/>
+      <c r="H37" s="59"/>
+      <c r="I37" s="59"/>
+      <c r="J37" s="59"/>
+      <c r="K37" s="59"/>
+      <c r="L37" s="59"/>
+      <c r="M37" s="59"/>
+      <c r="N37" s="59"/>
+      <c r="O37" s="59"/>
+      <c r="P37" s="59"/>
+      <c r="Q37" s="59"/>
+      <c r="R37" s="59"/>
+      <c r="S37" s="59"/>
+      <c r="T37" s="59"/>
+      <c r="U37" s="59"/>
+      <c r="V37" s="59"/>
+      <c r="W37" s="59"/>
+      <c r="X37" s="59"/>
+      <c r="Y37" s="59"/>
+      <c r="Z37" s="59"/>
+      <c r="AA37" s="59"/>
+      <c r="AB37" s="59"/>
+      <c r="AC37" s="59"/>
+      <c r="AD37" s="59"/>
+      <c r="AE37" s="60"/>
     </row>
     <row r="38" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C38" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="39" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C39" s="53"/>
-[...27 lines deleted...]
-      <c r="AE39" s="55"/>
+      <c r="C39" s="58"/>
+      <c r="D39" s="59"/>
+      <c r="E39" s="59"/>
+      <c r="F39" s="59"/>
+      <c r="G39" s="59"/>
+      <c r="H39" s="59"/>
+      <c r="I39" s="59"/>
+      <c r="J39" s="59"/>
+      <c r="K39" s="59"/>
+      <c r="L39" s="59"/>
+      <c r="M39" s="59"/>
+      <c r="N39" s="59"/>
+      <c r="O39" s="59"/>
+      <c r="P39" s="59"/>
+      <c r="Q39" s="59"/>
+      <c r="R39" s="59"/>
+      <c r="S39" s="59"/>
+      <c r="T39" s="59"/>
+      <c r="U39" s="59"/>
+      <c r="V39" s="59"/>
+      <c r="W39" s="59"/>
+      <c r="X39" s="59"/>
+      <c r="Y39" s="59"/>
+      <c r="Z39" s="59"/>
+      <c r="AA39" s="59"/>
+      <c r="AB39" s="59"/>
+      <c r="AC39" s="59"/>
+      <c r="AD39" s="59"/>
+      <c r="AE39" s="60"/>
     </row>
     <row r="40" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="41" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B41" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="42" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B42" s="56"/>
-[...28 lines deleted...]
-      <c r="AE42" s="58"/>
+      <c r="B42" s="61"/>
+      <c r="C42" s="62"/>
+      <c r="D42" s="62"/>
+      <c r="E42" s="62"/>
+      <c r="F42" s="62"/>
+      <c r="G42" s="62"/>
+      <c r="H42" s="62"/>
+      <c r="I42" s="62"/>
+      <c r="J42" s="62"/>
+      <c r="K42" s="62"/>
+      <c r="L42" s="62"/>
+      <c r="M42" s="62"/>
+      <c r="N42" s="62"/>
+      <c r="O42" s="62"/>
+      <c r="P42" s="62"/>
+      <c r="Q42" s="62"/>
+      <c r="R42" s="62"/>
+      <c r="S42" s="62"/>
+      <c r="T42" s="62"/>
+      <c r="U42" s="62"/>
+      <c r="V42" s="62"/>
+      <c r="W42" s="62"/>
+      <c r="X42" s="62"/>
+      <c r="Y42" s="62"/>
+      <c r="Z42" s="62"/>
+      <c r="AA42" s="62"/>
+      <c r="AB42" s="62"/>
+      <c r="AC42" s="62"/>
+      <c r="AD42" s="62"/>
+      <c r="AE42" s="63"/>
     </row>
     <row r="43" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="44" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="46" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="47" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="48" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="49" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="50" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="51" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="52" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="53" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="54" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="55" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="56" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="57" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="58" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="59" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="60" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="61" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="62" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="63" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="64" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="65" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="66" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
@@ -7057,950 +7060,950 @@
     <row r="89" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="90" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="91" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="92" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="93" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="94" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B2:AE3"/>
     <mergeCell ref="C32:AE32"/>
     <mergeCell ref="C35:AE35"/>
     <mergeCell ref="C37:AE37"/>
     <mergeCell ref="C39:AE39"/>
     <mergeCell ref="B42:AE42"/>
     <mergeCell ref="C21:AE21"/>
     <mergeCell ref="C23:AE23"/>
     <mergeCell ref="C25:AE25"/>
     <mergeCell ref="C28:AE28"/>
     <mergeCell ref="C30:AE30"/>
     <mergeCell ref="B6:AE6"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B12:AE12"/>
     <mergeCell ref="B14:AE14"/>
     <mergeCell ref="B16:AE16"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="Hiragana"/>
+  <phoneticPr fontId="1" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B1:AE37"/>
   <sheetViews>
-    <sheetView showZeros="0" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+    <sheetView showZeros="0" view="pageBreakPreview" topLeftCell="A10" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="T34" sqref="T34:AD34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="48" max="16384" width="9" style="13"/>
+    <col min="1" max="1" width="1.625" style="14" customWidth="1"/>
+    <col min="2" max="31" width="2.625" style="14" customWidth="1"/>
+    <col min="32" max="32" width="1.625" style="14" customWidth="1"/>
+    <col min="33" max="46" width="2.625" style="14" customWidth="1"/>
+    <col min="47" max="47" width="9" style="14" customWidth="1"/>
+    <col min="48" max="16384" width="9" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="77" t="s">
-[...30 lines deleted...]
-      <c r="AE2" s="77"/>
+      <c r="B2" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="82"/>
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="82"/>
     </row>
     <row r="3" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="77"/>
-[...28 lines deleted...]
-      <c r="AE3" s="77"/>
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="H3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="82"/>
+      <c r="O3" s="82"/>
+      <c r="P3" s="82"/>
+      <c r="Q3" s="82"/>
+      <c r="R3" s="82"/>
+      <c r="S3" s="82"/>
+      <c r="T3" s="82"/>
+      <c r="U3" s="82"/>
+      <c r="V3" s="82"/>
+      <c r="W3" s="82"/>
+      <c r="X3" s="82"/>
+      <c r="Y3" s="82"/>
+      <c r="Z3" s="82"/>
+      <c r="AA3" s="82"/>
+      <c r="AB3" s="82"/>
+      <c r="AC3" s="82"/>
+      <c r="AD3" s="82"/>
+      <c r="AE3" s="82"/>
     </row>
     <row r="4" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="14"/>
-[...28 lines deleted...]
-      <c r="AE4" s="14"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+      <c r="J4" s="15"/>
+      <c r="K4" s="15"/>
+      <c r="L4" s="15"/>
+      <c r="M4" s="15"/>
+      <c r="N4" s="15"/>
+      <c r="O4" s="15"/>
+      <c r="P4" s="15"/>
+      <c r="Q4" s="15"/>
+      <c r="R4" s="15"/>
+      <c r="S4" s="15"/>
+      <c r="T4" s="15"/>
+      <c r="U4" s="15"/>
+      <c r="V4" s="15"/>
+      <c r="W4" s="15"/>
+      <c r="X4" s="15"/>
+      <c r="Y4" s="15"/>
+      <c r="Z4" s="15"/>
+      <c r="AA4" s="15"/>
+      <c r="AB4" s="15"/>
+      <c r="AC4" s="15"/>
+      <c r="AD4" s="15"/>
+      <c r="AE4" s="15"/>
     </row>
     <row r="5" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="15" t="s">
-        <v>103</v>
+      <c r="B5" s="16" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="6" spans="2:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="60"/>
-[...17 lines deleted...]
-      <c r="S6" s="78" t="s">
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="65"/>
+      <c r="F6" s="65"/>
+      <c r="G6" s="65"/>
+      <c r="H6" s="65"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="T6" s="79"/>
-[...9 lines deleted...]
-      <c r="AB6" s="78" t="s">
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="83" t="s">
+        <v>54</v>
+      </c>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="85"/>
+      <c r="W6" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC6" s="84"/>
+      <c r="AD6" s="84"/>
+      <c r="AE6" s="85"/>
+    </row>
+    <row r="7" spans="2:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="65"/>
+      <c r="D7" s="65"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="AC6" s="79"/>
-[...45 lines deleted...]
-      <c r="AE7" s="83"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="J7" s="65"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="M7" s="65"/>
+      <c r="N7" s="66"/>
+      <c r="O7" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="R7" s="66"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="87"/>
+      <c r="U7" s="87"/>
+      <c r="V7" s="88"/>
+      <c r="W7" s="86"/>
+      <c r="X7" s="87"/>
+      <c r="Y7" s="87"/>
+      <c r="Z7" s="87"/>
+      <c r="AA7" s="88"/>
+      <c r="AB7" s="86"/>
+      <c r="AC7" s="87"/>
+      <c r="AD7" s="87"/>
+      <c r="AE7" s="88"/>
     </row>
     <row r="8" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B8" s="62">
+      <c r="B8" s="67">
         <f>申出書!G19</f>
         <v>0</v>
       </c>
-      <c r="C8" s="63"/>
-[...2 lines deleted...]
-      <c r="F8" s="62">
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="67">
         <f>申出書!J19</f>
         <v>0</v>
       </c>
-      <c r="G8" s="63"/>
-[...1 lines deleted...]
-      <c r="I8" s="62">
+      <c r="G8" s="68"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="67">
         <f>申出書!M19</f>
         <v>0</v>
       </c>
-      <c r="J8" s="63"/>
-[...1 lines deleted...]
-      <c r="L8" s="62">
+      <c r="J8" s="68"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="67">
         <f>申出書!P19</f>
         <v>0</v>
       </c>
-      <c r="M8" s="63"/>
-[...1 lines deleted...]
-      <c r="O8" s="62">
+      <c r="M8" s="68"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="67">
         <f>申出書!S19</f>
         <v>0</v>
       </c>
-      <c r="P8" s="64"/>
-      <c r="Q8" s="62">
+      <c r="P8" s="69"/>
+      <c r="Q8" s="67">
         <f>申出書!U19</f>
         <v>0</v>
       </c>
-      <c r="R8" s="64"/>
-      <c r="S8" s="65">
+      <c r="R8" s="69"/>
+      <c r="S8" s="70">
         <f>申出書!W19</f>
         <v>0</v>
       </c>
-      <c r="T8" s="66"/>
-[...2 lines deleted...]
-      <c r="W8" s="62">
+      <c r="T8" s="71"/>
+      <c r="U8" s="71"/>
+      <c r="V8" s="72"/>
+      <c r="W8" s="67">
         <f>申出書!AA19</f>
         <v>0</v>
       </c>
-      <c r="X8" s="63"/>
-[...6 lines deleted...]
-      <c r="AE8" s="64"/>
+      <c r="X8" s="68"/>
+      <c r="Y8" s="68"/>
+      <c r="Z8" s="68"/>
+      <c r="AA8" s="69"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="68"/>
+      <c r="AD8" s="68"/>
+      <c r="AE8" s="69"/>
     </row>
     <row r="9" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B9" s="62">
+      <c r="B9" s="67">
         <f>申出書!G20</f>
         <v>0</v>
       </c>
-      <c r="C9" s="63"/>
-[...2 lines deleted...]
-      <c r="F9" s="62">
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="67">
         <f>申出書!J20</f>
         <v>0</v>
       </c>
-      <c r="G9" s="63"/>
-[...1 lines deleted...]
-      <c r="I9" s="62">
+      <c r="G9" s="68"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="67">
         <f>申出書!M20</f>
         <v>0</v>
       </c>
-      <c r="J9" s="63"/>
-[...1 lines deleted...]
-      <c r="L9" s="62">
+      <c r="J9" s="68"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="67">
         <f>申出書!P20</f>
         <v>0</v>
       </c>
-      <c r="M9" s="63"/>
-[...1 lines deleted...]
-      <c r="O9" s="62">
+      <c r="M9" s="68"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="67">
         <f>申出書!S20</f>
         <v>0</v>
       </c>
-      <c r="P9" s="64"/>
-      <c r="Q9" s="62">
+      <c r="P9" s="69"/>
+      <c r="Q9" s="67">
         <f>申出書!U20</f>
         <v>0</v>
       </c>
-      <c r="R9" s="64"/>
-      <c r="S9" s="65">
+      <c r="R9" s="69"/>
+      <c r="S9" s="70">
         <f>申出書!W20</f>
         <v>0</v>
       </c>
-      <c r="T9" s="66"/>
-[...2 lines deleted...]
-      <c r="W9" s="62">
+      <c r="T9" s="71"/>
+      <c r="U9" s="71"/>
+      <c r="V9" s="72"/>
+      <c r="W9" s="67">
         <f>申出書!AA20</f>
         <v>0</v>
       </c>
-      <c r="X9" s="63"/>
-[...6 lines deleted...]
-      <c r="AE9" s="64"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="69"/>
+      <c r="AB9" s="67"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="69"/>
     </row>
     <row r="10" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="62">
+      <c r="B10" s="67">
         <f>申出書!G21</f>
         <v>0</v>
       </c>
-      <c r="C10" s="63"/>
-[...2 lines deleted...]
-      <c r="F10" s="62">
+      <c r="C10" s="68"/>
+      <c r="D10" s="68"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="67">
         <f>申出書!J21</f>
         <v>0</v>
       </c>
-      <c r="G10" s="63"/>
-[...1 lines deleted...]
-      <c r="I10" s="62">
+      <c r="G10" s="68"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="67">
         <f>申出書!M21</f>
         <v>0</v>
       </c>
-      <c r="J10" s="63"/>
-[...1 lines deleted...]
-      <c r="L10" s="62">
+      <c r="J10" s="68"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="67">
         <f>申出書!P21</f>
         <v>0</v>
       </c>
-      <c r="M10" s="63"/>
-[...1 lines deleted...]
-      <c r="O10" s="62">
+      <c r="M10" s="68"/>
+      <c r="N10" s="69"/>
+      <c r="O10" s="67">
         <f>申出書!S21</f>
         <v>0</v>
       </c>
-      <c r="P10" s="64"/>
-      <c r="Q10" s="62">
+      <c r="P10" s="69"/>
+      <c r="Q10" s="67">
         <f>申出書!U21</f>
         <v>0</v>
       </c>
-      <c r="R10" s="64"/>
-      <c r="S10" s="65">
+      <c r="R10" s="69"/>
+      <c r="S10" s="70">
         <f>申出書!W21</f>
         <v>0</v>
       </c>
-      <c r="T10" s="66"/>
-[...2 lines deleted...]
-      <c r="W10" s="62">
+      <c r="T10" s="71"/>
+      <c r="U10" s="71"/>
+      <c r="V10" s="72"/>
+      <c r="W10" s="67">
         <f>申出書!AA21</f>
         <v>0</v>
       </c>
-      <c r="X10" s="63"/>
-[...6 lines deleted...]
-      <c r="AE10" s="64"/>
+      <c r="X10" s="68"/>
+      <c r="Y10" s="68"/>
+      <c r="Z10" s="68"/>
+      <c r="AA10" s="69"/>
+      <c r="AB10" s="67"/>
+      <c r="AC10" s="68"/>
+      <c r="AD10" s="68"/>
+      <c r="AE10" s="69"/>
     </row>
     <row r="11" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="62">
+      <c r="B11" s="67">
         <f>申出書!G22</f>
         <v>0</v>
       </c>
-      <c r="C11" s="63"/>
-[...2 lines deleted...]
-      <c r="F11" s="62">
+      <c r="C11" s="68"/>
+      <c r="D11" s="68"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="67">
         <f>申出書!J22</f>
         <v>0</v>
       </c>
-      <c r="G11" s="63"/>
-[...1 lines deleted...]
-      <c r="I11" s="62">
+      <c r="G11" s="68"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="67">
         <f>申出書!M22</f>
         <v>0</v>
       </c>
-      <c r="J11" s="63"/>
-[...1 lines deleted...]
-      <c r="L11" s="62">
+      <c r="J11" s="68"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="67">
         <f>申出書!P22</f>
         <v>0</v>
       </c>
-      <c r="M11" s="63"/>
-[...1 lines deleted...]
-      <c r="O11" s="62">
+      <c r="M11" s="68"/>
+      <c r="N11" s="69"/>
+      <c r="O11" s="67">
         <f>申出書!S22</f>
         <v>0</v>
       </c>
-      <c r="P11" s="64"/>
-      <c r="Q11" s="62">
+      <c r="P11" s="69"/>
+      <c r="Q11" s="67">
         <f>申出書!U22</f>
         <v>0</v>
       </c>
-      <c r="R11" s="64"/>
-      <c r="S11" s="65">
+      <c r="R11" s="69"/>
+      <c r="S11" s="70">
         <f>申出書!W22</f>
         <v>0</v>
       </c>
-      <c r="T11" s="66"/>
-[...2 lines deleted...]
-      <c r="W11" s="62">
+      <c r="T11" s="71"/>
+      <c r="U11" s="71"/>
+      <c r="V11" s="72"/>
+      <c r="W11" s="67">
         <f>申出書!AA22</f>
         <v>0</v>
       </c>
-      <c r="X11" s="63"/>
-[...6 lines deleted...]
-      <c r="AE11" s="64"/>
+      <c r="X11" s="68"/>
+      <c r="Y11" s="68"/>
+      <c r="Z11" s="68"/>
+      <c r="AA11" s="69"/>
+      <c r="AB11" s="67"/>
+      <c r="AC11" s="68"/>
+      <c r="AD11" s="68"/>
+      <c r="AE11" s="69"/>
     </row>
     <row r="12" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="62">
+      <c r="B12" s="67">
         <f>申出書!G23</f>
         <v>0</v>
       </c>
-      <c r="C12" s="63"/>
-[...2 lines deleted...]
-      <c r="F12" s="62">
+      <c r="C12" s="68"/>
+      <c r="D12" s="68"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="67">
         <f>申出書!J23</f>
         <v>0</v>
       </c>
-      <c r="G12" s="63"/>
-[...1 lines deleted...]
-      <c r="I12" s="62">
+      <c r="G12" s="68"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="67">
         <f>申出書!M23</f>
         <v>0</v>
       </c>
-      <c r="J12" s="63"/>
-[...1 lines deleted...]
-      <c r="L12" s="62">
+      <c r="J12" s="68"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="67">
         <f>申出書!P23</f>
         <v>0</v>
       </c>
-      <c r="M12" s="63"/>
-[...1 lines deleted...]
-      <c r="O12" s="62">
+      <c r="M12" s="68"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="67">
         <f>申出書!S23</f>
         <v>0</v>
       </c>
-      <c r="P12" s="64"/>
-      <c r="Q12" s="62">
+      <c r="P12" s="69"/>
+      <c r="Q12" s="67">
         <f>申出書!U23</f>
         <v>0</v>
       </c>
-      <c r="R12" s="64"/>
-      <c r="S12" s="65">
+      <c r="R12" s="69"/>
+      <c r="S12" s="70">
         <f>申出書!W23</f>
         <v>0</v>
       </c>
-      <c r="T12" s="66"/>
-[...2 lines deleted...]
-      <c r="W12" s="62">
+      <c r="T12" s="71"/>
+      <c r="U12" s="71"/>
+      <c r="V12" s="72"/>
+      <c r="W12" s="67">
         <f>申出書!AA23</f>
         <v>0</v>
       </c>
-      <c r="X12" s="63"/>
-[...6 lines deleted...]
-      <c r="AE12" s="64"/>
+      <c r="X12" s="68"/>
+      <c r="Y12" s="68"/>
+      <c r="Z12" s="68"/>
+      <c r="AA12" s="69"/>
+      <c r="AB12" s="67"/>
+      <c r="AC12" s="68"/>
+      <c r="AD12" s="68"/>
+      <c r="AE12" s="69"/>
     </row>
     <row r="13" spans="2:31" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="14" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C14" s="68" t="s">
-[...6 lines deleted...]
-      <c r="H14" s="69">
+      <c r="C14" s="73" t="s">
+        <v>120</v>
+      </c>
+      <c r="D14" s="73"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="73"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="74">
         <f>申出書!J29</f>
         <v>0</v>
       </c>
-      <c r="I14" s="69"/>
-[...23 lines deleted...]
-      <c r="AE14" s="70"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="74"/>
+      <c r="M14" s="74"/>
+      <c r="N14" s="74"/>
+      <c r="O14" s="74"/>
+      <c r="P14" s="75" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q14" s="75"/>
+      <c r="R14" s="75"/>
+      <c r="S14" s="75"/>
+      <c r="T14" s="75"/>
+      <c r="U14" s="75"/>
+      <c r="V14" s="75"/>
+      <c r="W14" s="75"/>
+      <c r="X14" s="75"/>
+      <c r="Y14" s="75"/>
+      <c r="Z14" s="75"/>
+      <c r="AA14" s="75"/>
+      <c r="AB14" s="75"/>
+      <c r="AC14" s="75"/>
+      <c r="AD14" s="75"/>
+      <c r="AE14" s="75"/>
     </row>
     <row r="15" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="W15" s="71" t="s">
-[...9 lines deleted...]
-      <c r="AE15" s="71"/>
+      <c r="W15" s="76" t="s">
+        <v>45</v>
+      </c>
+      <c r="X15" s="76"/>
+      <c r="Y15" s="76"/>
+      <c r="Z15" s="76"/>
+      <c r="AA15" s="76"/>
+      <c r="AB15" s="76"/>
+      <c r="AC15" s="76"/>
+      <c r="AD15" s="76"/>
+      <c r="AE15" s="76"/>
     </row>
     <row r="16" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C16" s="72"/>
-[...3 lines deleted...]
-      <c r="G16" s="15" t="s">
+      <c r="C16" s="77"/>
+      <c r="D16" s="77"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="H16" s="68"/>
-[...1 lines deleted...]
-      <c r="J16" s="15" t="s">
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="K16" s="68"/>
-[...1 lines deleted...]
-      <c r="M16" s="15" t="s">
+      <c r="K16" s="73"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="16" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="3:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="18" spans="3:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C18" s="68" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="72">
+      <c r="C18" s="73" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="77">
         <f>申出書!J16</f>
         <v>0</v>
       </c>
-      <c r="H18" s="72"/>
-[...8 lines deleted...]
-        <v>61</v>
+      <c r="H18" s="77"/>
+      <c r="I18" s="77"/>
+      <c r="J18" s="77"/>
+      <c r="K18" s="77"/>
+      <c r="L18" s="77"/>
+      <c r="M18" s="77"/>
+      <c r="N18" s="77"/>
+      <c r="O18" s="77"/>
+      <c r="P18" s="16" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="3:31" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="20" spans="3:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q20" s="15"/>
-[...15 lines deleted...]
-      <c r="AE20" s="15"/>
+      <c r="Q20" s="16"/>
+      <c r="R20" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="S20" s="16"/>
+      <c r="T20" s="16"/>
+      <c r="U20" s="16"/>
+      <c r="V20" s="16"/>
+      <c r="W20" s="16"/>
+      <c r="X20" s="16"/>
+      <c r="Y20" s="16"/>
+      <c r="Z20" s="16"/>
+      <c r="AA20" s="16"/>
+      <c r="AB20" s="16"/>
+      <c r="AC20" s="16"/>
+      <c r="AD20" s="16"/>
+      <c r="AE20" s="16"/>
     </row>
     <row r="21" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q21" s="73" t="s">
-[...2 lines deleted...]
-      <c r="R21" s="73" t="s">
+      <c r="Q21" s="78" t="s">
+        <v>21</v>
+      </c>
+      <c r="R21" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S21" s="78"/>
+      <c r="T21" s="79"/>
+      <c r="U21" s="80"/>
+      <c r="V21" s="80"/>
+      <c r="W21" s="80"/>
+      <c r="X21" s="80"/>
+      <c r="Y21" s="80"/>
+      <c r="Z21" s="80"/>
+      <c r="AA21" s="80"/>
+      <c r="AB21" s="80"/>
+      <c r="AC21" s="80"/>
+      <c r="AD21" s="80"/>
+      <c r="AE21" s="81"/>
+    </row>
+    <row r="22" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="S21" s="73"/>
-[...30 lines deleted...]
-      <c r="AE22" s="16" t="s">
+      <c r="S22" s="78"/>
+      <c r="T22" s="64"/>
+      <c r="U22" s="65"/>
+      <c r="V22" s="65"/>
+      <c r="W22" s="65"/>
+      <c r="X22" s="65"/>
+      <c r="Y22" s="65"/>
+      <c r="Z22" s="65"/>
+      <c r="AA22" s="65"/>
+      <c r="AB22" s="65"/>
+      <c r="AC22" s="65"/>
+      <c r="AD22" s="65"/>
+      <c r="AE22" s="17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q23" s="73" t="s">
-[...2 lines deleted...]
-      <c r="R23" s="73" t="s">
+      <c r="Q23" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="R23" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S23" s="78"/>
+      <c r="T23" s="79"/>
+      <c r="U23" s="80"/>
+      <c r="V23" s="80"/>
+      <c r="W23" s="80"/>
+      <c r="X23" s="80"/>
+      <c r="Y23" s="80"/>
+      <c r="Z23" s="80"/>
+      <c r="AA23" s="80"/>
+      <c r="AB23" s="80"/>
+      <c r="AC23" s="80"/>
+      <c r="AD23" s="80"/>
+      <c r="AE23" s="81"/>
+    </row>
+    <row r="24" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q24" s="78"/>
+      <c r="R24" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="S23" s="73"/>
-[...30 lines deleted...]
-      <c r="AE24" s="16" t="s">
+      <c r="S24" s="78"/>
+      <c r="T24" s="64"/>
+      <c r="U24" s="65"/>
+      <c r="V24" s="65"/>
+      <c r="W24" s="65"/>
+      <c r="X24" s="65"/>
+      <c r="Y24" s="65"/>
+      <c r="Z24" s="65"/>
+      <c r="AA24" s="65"/>
+      <c r="AB24" s="65"/>
+      <c r="AC24" s="65"/>
+      <c r="AD24" s="65"/>
+      <c r="AE24" s="17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q25" s="73" t="s">
+      <c r="Q25" s="78" t="s">
+        <v>61</v>
+      </c>
+      <c r="R25" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S25" s="78"/>
+      <c r="T25" s="79"/>
+      <c r="U25" s="80"/>
+      <c r="V25" s="80"/>
+      <c r="W25" s="80"/>
+      <c r="X25" s="80"/>
+      <c r="Y25" s="80"/>
+      <c r="Z25" s="80"/>
+      <c r="AA25" s="80"/>
+      <c r="AB25" s="80"/>
+      <c r="AC25" s="80"/>
+      <c r="AD25" s="80"/>
+      <c r="AE25" s="81"/>
+    </row>
+    <row r="26" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q26" s="78"/>
+      <c r="R26" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="S26" s="78"/>
+      <c r="T26" s="64"/>
+      <c r="U26" s="65"/>
+      <c r="V26" s="65"/>
+      <c r="W26" s="65"/>
+      <c r="X26" s="65"/>
+      <c r="Y26" s="65"/>
+      <c r="Z26" s="65"/>
+      <c r="AA26" s="65"/>
+      <c r="AB26" s="65"/>
+      <c r="AC26" s="65"/>
+      <c r="AD26" s="65"/>
+      <c r="AE26" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q27" s="78" t="s">
         <v>62</v>
       </c>
-      <c r="R25" s="73" t="s">
+      <c r="R27" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S27" s="78"/>
+      <c r="T27" s="79"/>
+      <c r="U27" s="80"/>
+      <c r="V27" s="80"/>
+      <c r="W27" s="80"/>
+      <c r="X27" s="80"/>
+      <c r="Y27" s="80"/>
+      <c r="Z27" s="80"/>
+      <c r="AA27" s="80"/>
+      <c r="AB27" s="80"/>
+      <c r="AC27" s="80"/>
+      <c r="AD27" s="80"/>
+      <c r="AE27" s="81"/>
+    </row>
+    <row r="28" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q28" s="78"/>
+      <c r="R28" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="S25" s="73"/>
-[...30 lines deleted...]
-      <c r="AE26" s="16" t="s">
+      <c r="S28" s="78"/>
+      <c r="T28" s="64"/>
+      <c r="U28" s="65"/>
+      <c r="V28" s="65"/>
+      <c r="W28" s="65"/>
+      <c r="X28" s="65"/>
+      <c r="Y28" s="65"/>
+      <c r="Z28" s="65"/>
+      <c r="AA28" s="65"/>
+      <c r="AB28" s="65"/>
+      <c r="AC28" s="65"/>
+      <c r="AD28" s="65"/>
+      <c r="AE28" s="17" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="27" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q27" s="73" t="s">
+    <row r="29" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q29" s="78" t="s">
         <v>63</v>
       </c>
-      <c r="R27" s="73" t="s">
+      <c r="R29" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S29" s="78"/>
+      <c r="T29" s="79"/>
+      <c r="U29" s="80"/>
+      <c r="V29" s="80"/>
+      <c r="W29" s="80"/>
+      <c r="X29" s="80"/>
+      <c r="Y29" s="80"/>
+      <c r="Z29" s="80"/>
+      <c r="AA29" s="80"/>
+      <c r="AB29" s="80"/>
+      <c r="AC29" s="80"/>
+      <c r="AD29" s="80"/>
+      <c r="AE29" s="81"/>
+    </row>
+    <row r="30" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="S27" s="73"/>
-[...30 lines deleted...]
-      <c r="AE28" s="16" t="s">
+      <c r="S30" s="78"/>
+      <c r="T30" s="64"/>
+      <c r="U30" s="65"/>
+      <c r="V30" s="65"/>
+      <c r="W30" s="65"/>
+      <c r="X30" s="65"/>
+      <c r="Y30" s="65"/>
+      <c r="Z30" s="65"/>
+      <c r="AA30" s="65"/>
+      <c r="AB30" s="65"/>
+      <c r="AC30" s="65"/>
+      <c r="AD30" s="65"/>
+      <c r="AE30" s="17" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="29" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q29" s="73" t="s">
+    <row r="31" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q31" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="R31" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S31" s="78"/>
+      <c r="T31" s="79"/>
+      <c r="U31" s="80"/>
+      <c r="V31" s="80"/>
+      <c r="W31" s="80"/>
+      <c r="X31" s="80"/>
+      <c r="Y31" s="80"/>
+      <c r="Z31" s="80"/>
+      <c r="AA31" s="80"/>
+      <c r="AB31" s="80"/>
+      <c r="AC31" s="80"/>
+      <c r="AD31" s="80"/>
+      <c r="AE31" s="81"/>
+    </row>
+    <row r="32" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q32" s="78"/>
+      <c r="R32" s="78" t="s">
+        <v>25</v>
+      </c>
+      <c r="S32" s="78"/>
+      <c r="T32" s="64"/>
+      <c r="U32" s="65"/>
+      <c r="V32" s="65"/>
+      <c r="W32" s="65"/>
+      <c r="X32" s="65"/>
+      <c r="Y32" s="65"/>
+      <c r="Z32" s="65"/>
+      <c r="AA32" s="65"/>
+      <c r="AB32" s="65"/>
+      <c r="AC32" s="65"/>
+      <c r="AD32" s="65"/>
+      <c r="AE32" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="17:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q33" s="78" t="s">
         <v>64</v>
       </c>
-      <c r="R29" s="73" t="s">
+      <c r="R33" s="78" t="s">
+        <v>24</v>
+      </c>
+      <c r="S33" s="78"/>
+      <c r="T33" s="79"/>
+      <c r="U33" s="80"/>
+      <c r="V33" s="80"/>
+      <c r="W33" s="80"/>
+      <c r="X33" s="80"/>
+      <c r="Y33" s="80"/>
+      <c r="Z33" s="80"/>
+      <c r="AA33" s="80"/>
+      <c r="AB33" s="80"/>
+      <c r="AC33" s="80"/>
+      <c r="AD33" s="80"/>
+      <c r="AE33" s="81"/>
+    </row>
+    <row r="34" spans="17:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q34" s="78"/>
+      <c r="R34" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="S29" s="73"/>
-[...114 lines deleted...]
-      <c r="AE34" s="16" t="s">
+      <c r="S34" s="78"/>
+      <c r="T34" s="64"/>
+      <c r="U34" s="65"/>
+      <c r="V34" s="65"/>
+      <c r="W34" s="65"/>
+      <c r="X34" s="65"/>
+      <c r="Y34" s="65"/>
+      <c r="Z34" s="65"/>
+      <c r="AA34" s="65"/>
+      <c r="AB34" s="65"/>
+      <c r="AC34" s="65"/>
+      <c r="AD34" s="65"/>
+      <c r="AE34" s="17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="17:31" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="36" spans="17:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="37" spans="17:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="102">
     <mergeCell ref="R31:S31"/>
     <mergeCell ref="T31:AE31"/>
     <mergeCell ref="R32:S32"/>
     <mergeCell ref="T32:AD32"/>
     <mergeCell ref="R33:S33"/>
     <mergeCell ref="T33:AE33"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="T34:AD34"/>
     <mergeCell ref="B2:AE3"/>
     <mergeCell ref="S6:V7"/>
     <mergeCell ref="W6:AA7"/>
     <mergeCell ref="AB6:AE7"/>
     <mergeCell ref="Q21:Q22"/>
     <mergeCell ref="Q23:Q24"/>
     <mergeCell ref="Q25:Q26"/>
     <mergeCell ref="Q27:Q28"/>
     <mergeCell ref="Q29:Q30"/>
@@ -8068,1745 +8071,1751 @@
     <mergeCell ref="AB8:AE8"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:K9"/>
     <mergeCell ref="L9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
     <mergeCell ref="S9:V9"/>
     <mergeCell ref="W9:AA9"/>
     <mergeCell ref="AB9:AE9"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="O6:R6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="I7:K7"/>
     <mergeCell ref="L7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="Hiragana"/>
+  <phoneticPr fontId="1" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B1:AE47"/>
   <sheetViews>
     <sheetView showZeros="0" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="N8" sqref="N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
     <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9" style="1" customWidth="1"/>
     <col min="48" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="51" t="s">
-[...30 lines deleted...]
-      <c r="AE2" s="51"/>
+      <c r="B2" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
     </row>
     <row r="3" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="51"/>
-[...28 lines deleted...]
-      <c r="AE3" s="51"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
     </row>
     <row r="4" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="5" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C5" s="44" t="s">
-[...13 lines deleted...]
-      <c r="O5" s="84">
+      <c r="C5" s="49" t="s">
+        <v>68</v>
+      </c>
+      <c r="D5" s="49"/>
+      <c r="E5" s="49"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="89">
         <f>申出書!J29</f>
         <v>0</v>
       </c>
-      <c r="P5" s="84"/>
-[...16 lines deleted...]
-      <c r="AE5" s="44"/>
+      <c r="P5" s="89"/>
+      <c r="Q5" s="89"/>
+      <c r="R5" s="89"/>
+      <c r="S5" s="89"/>
+      <c r="T5" s="89"/>
+      <c r="U5" s="89"/>
+      <c r="V5" s="89"/>
+      <c r="W5" s="49" t="s">
+        <v>66</v>
+      </c>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="49"/>
+      <c r="Z5" s="49"/>
+      <c r="AA5" s="49"/>
+      <c r="AB5" s="49"/>
+      <c r="AC5" s="49"/>
+      <c r="AD5" s="49"/>
+      <c r="AE5" s="49"/>
     </row>
     <row r="6" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="44" t="s">
-[...30 lines deleted...]
-      <c r="AE6" s="44"/>
+      <c r="B6" s="49" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" s="49"/>
+      <c r="D6" s="49"/>
+      <c r="E6" s="49"/>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="49"/>
+      <c r="K6" s="49"/>
+      <c r="L6" s="49"/>
+      <c r="M6" s="49"/>
+      <c r="N6" s="49"/>
+      <c r="O6" s="49"/>
+      <c r="P6" s="49"/>
+      <c r="Q6" s="49"/>
+      <c r="R6" s="49"/>
+      <c r="S6" s="49"/>
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="49"/>
+      <c r="W6" s="49"/>
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="49"/>
+      <c r="AB6" s="49"/>
+      <c r="AC6" s="49"/>
+      <c r="AD6" s="49"/>
+      <c r="AE6" s="49"/>
     </row>
     <row r="7" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B7" s="42" t="s">
-[...30 lines deleted...]
-      <c r="AE7" s="42"/>
+      <c r="B7" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="47"/>
+      <c r="Q7" s="47"/>
+      <c r="R7" s="47"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="47"/>
+      <c r="U7" s="47"/>
+      <c r="V7" s="47"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="47"/>
+      <c r="Y7" s="47"/>
+      <c r="Z7" s="47"/>
+      <c r="AA7" s="47"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="47"/>
+      <c r="AD7" s="47"/>
+      <c r="AE7" s="47"/>
     </row>
     <row r="8" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="9" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="10" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="C10" s="41"/>
-[...27 lines deleted...]
-      <c r="AE10" s="41"/>
+      <c r="C10" s="46"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="46"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="46"/>
+      <c r="N10" s="46"/>
+      <c r="O10" s="46"/>
+      <c r="P10" s="46"/>
+      <c r="Q10" s="46"/>
+      <c r="R10" s="46"/>
+      <c r="S10" s="46"/>
+      <c r="T10" s="46"/>
+      <c r="U10" s="46"/>
+      <c r="V10" s="46"/>
+      <c r="W10" s="46"/>
+      <c r="X10" s="46"/>
+      <c r="Y10" s="46"/>
+      <c r="Z10" s="46"/>
+      <c r="AA10" s="46"/>
+      <c r="AB10" s="46"/>
+      <c r="AC10" s="46"/>
+      <c r="AD10" s="46"/>
+      <c r="AE10" s="46"/>
     </row>
     <row r="11" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="12" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E12" s="41" t="s">
-[...29 lines deleted...]
-      <c r="AE12" s="44"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="46"/>
+      <c r="G12" s="46"/>
+      <c r="H12" s="46"/>
+      <c r="I12" s="46"/>
+      <c r="J12" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="K12" s="90"/>
+      <c r="L12" s="90"/>
+      <c r="M12" s="49"/>
+      <c r="N12" s="49"/>
+      <c r="O12" s="49"/>
+      <c r="P12" s="49"/>
+      <c r="Q12" s="49"/>
+      <c r="R12" s="49"/>
+      <c r="S12" s="49"/>
+      <c r="T12" s="49"/>
+      <c r="U12" s="49"/>
+      <c r="V12" s="49"/>
+      <c r="W12" s="49"/>
+      <c r="X12" s="49"/>
+      <c r="Y12" s="49"/>
+      <c r="Z12" s="49"/>
+      <c r="AA12" s="49"/>
+      <c r="AB12" s="49"/>
+      <c r="AC12" s="49"/>
+      <c r="AD12" s="49"/>
+      <c r="AE12" s="49"/>
     </row>
     <row r="13" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="14" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="15" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="E15" s="84"/>
-[...2 lines deleted...]
-      <c r="H15" s="84"/>
+      <c r="E15" s="89"/>
+      <c r="F15" s="89"/>
+      <c r="G15" s="89"/>
+      <c r="H15" s="89"/>
       <c r="I15" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="J15" s="84"/>
-      <c r="K15" s="84"/>
+      <c r="J15" s="89"/>
+      <c r="K15" s="89"/>
       <c r="L15" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="M15" s="84"/>
-      <c r="N15" s="84"/>
+      <c r="M15" s="89"/>
+      <c r="N15" s="89"/>
       <c r="O15" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="17" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="18" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="J18" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="K19" s="41" t="s">
-[...3 lines deleted...]
-      <c r="M19" s="44">
+      <c r="K19" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" s="46"/>
+      <c r="M19" s="49">
         <f>申出書!Q7</f>
         <v>0</v>
       </c>
-      <c r="N19" s="44"/>
-[...16 lines deleted...]
-      <c r="AE19" s="44"/>
+      <c r="N19" s="49"/>
+      <c r="O19" s="49"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49"/>
+      <c r="S19" s="49"/>
+      <c r="T19" s="49"/>
+      <c r="U19" s="49"/>
+      <c r="V19" s="49"/>
+      <c r="W19" s="49"/>
+      <c r="X19" s="49"/>
+      <c r="Y19" s="49"/>
+      <c r="Z19" s="49"/>
+      <c r="AA19" s="49"/>
+      <c r="AB19" s="49"/>
+      <c r="AC19" s="49"/>
+      <c r="AD19" s="49"/>
+      <c r="AE19" s="49"/>
     </row>
     <row r="20" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="M20" s="44"/>
-[...17 lines deleted...]
-      <c r="AE20" s="44"/>
+      <c r="M20" s="49"/>
+      <c r="N20" s="49"/>
+      <c r="O20" s="49"/>
+      <c r="P20" s="49"/>
+      <c r="Q20" s="49"/>
+      <c r="R20" s="49"/>
+      <c r="S20" s="49"/>
+      <c r="T20" s="49"/>
+      <c r="U20" s="49"/>
+      <c r="V20" s="49"/>
+      <c r="W20" s="49"/>
+      <c r="X20" s="49"/>
+      <c r="Y20" s="49"/>
+      <c r="Z20" s="49"/>
+      <c r="AA20" s="49"/>
+      <c r="AB20" s="49"/>
+      <c r="AC20" s="49"/>
+      <c r="AD20" s="49"/>
+      <c r="AE20" s="49"/>
     </row>
     <row r="21" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="K21" s="41" t="s">
-[...3 lines deleted...]
-      <c r="M21" s="84">
+      <c r="K21" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="L21" s="46"/>
+      <c r="M21" s="89">
         <f>申出書!J16</f>
         <v>0</v>
       </c>
-      <c r="N21" s="84"/>
-[...14 lines deleted...]
-      <c r="AC21" s="1" t="s">
+      <c r="N21" s="89"/>
+      <c r="O21" s="89"/>
+      <c r="P21" s="89"/>
+      <c r="Q21" s="89"/>
+      <c r="R21" s="89"/>
+      <c r="S21" s="89"/>
+      <c r="T21" s="89"/>
+      <c r="U21" s="89"/>
+      <c r="V21" s="89"/>
+      <c r="W21" s="89"/>
+      <c r="X21" s="89"/>
+      <c r="Y21" s="89"/>
+      <c r="Z21" s="89"/>
+      <c r="AA21" s="89"/>
+      <c r="AB21" s="89"/>
+      <c r="AC21" s="10" t="s">
         <v>9</v>
       </c>
+      <c r="AD21" s="10"/>
+      <c r="AE21" s="10"/>
     </row>
     <row r="22" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="23" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="24" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="25" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B25" s="17"/>
-[...28 lines deleted...]
-      <c r="AE25" s="17"/>
+      <c r="B25" s="18"/>
+      <c r="C25" s="18"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="18"/>
+      <c r="O25" s="18"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="18"/>
+      <c r="R25" s="18"/>
+      <c r="S25" s="18"/>
+      <c r="T25" s="18"/>
+      <c r="U25" s="18"/>
+      <c r="V25" s="18"/>
+      <c r="W25" s="18"/>
+      <c r="X25" s="18"/>
+      <c r="Y25" s="18"/>
+      <c r="Z25" s="18"/>
+      <c r="AA25" s="18"/>
+      <c r="AB25" s="18"/>
+      <c r="AC25" s="18"/>
+      <c r="AD25" s="18"/>
+      <c r="AE25" s="18"/>
     </row>
     <row r="26" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="27" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="28" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C28" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="30" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="31" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="32" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="K32" s="41" t="s">
+      <c r="K32" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="L32" s="46"/>
+      <c r="M32" s="49"/>
+      <c r="N32" s="49"/>
+      <c r="O32" s="49"/>
+      <c r="P32" s="49"/>
+      <c r="Q32" s="49"/>
+      <c r="R32" s="49"/>
+      <c r="S32" s="49"/>
+      <c r="T32" s="49"/>
+      <c r="U32" s="49"/>
+      <c r="V32" s="49"/>
+      <c r="W32" s="49"/>
+      <c r="X32" s="49"/>
+      <c r="Y32" s="49"/>
+      <c r="Z32" s="49"/>
+      <c r="AA32" s="49"/>
+      <c r="AB32" s="49"/>
+      <c r="AC32" s="49"/>
+      <c r="AD32" s="49"/>
+      <c r="AE32" s="49"/>
+    </row>
+    <row r="33" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="M33" s="49"/>
+      <c r="N33" s="49"/>
+      <c r="O33" s="49"/>
+      <c r="P33" s="49"/>
+      <c r="Q33" s="49"/>
+      <c r="R33" s="49"/>
+      <c r="S33" s="49"/>
+      <c r="T33" s="49"/>
+      <c r="U33" s="49"/>
+      <c r="V33" s="49"/>
+      <c r="W33" s="49"/>
+      <c r="X33" s="49"/>
+      <c r="Y33" s="49"/>
+      <c r="Z33" s="49"/>
+      <c r="AA33" s="49"/>
+      <c r="AB33" s="49"/>
+      <c r="AC33" s="49"/>
+      <c r="AD33" s="49"/>
+      <c r="AE33" s="49"/>
+    </row>
+    <row r="34" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="K34" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="L32" s="41"/>
-[...62 lines deleted...]
-      <c r="AC34" s="1" t="s">
+      <c r="L34" s="46"/>
+      <c r="M34" s="89"/>
+      <c r="N34" s="89"/>
+      <c r="O34" s="89"/>
+      <c r="P34" s="89"/>
+      <c r="Q34" s="89"/>
+      <c r="R34" s="89"/>
+      <c r="S34" s="89"/>
+      <c r="T34" s="89"/>
+      <c r="U34" s="89"/>
+      <c r="V34" s="89"/>
+      <c r="W34" s="89"/>
+      <c r="X34" s="89"/>
+      <c r="Y34" s="89"/>
+      <c r="Z34" s="89"/>
+      <c r="AA34" s="89"/>
+      <c r="AB34" s="89"/>
+      <c r="AC34" s="10" t="s">
         <v>9</v>
       </c>
+      <c r="AD34" s="10"/>
+      <c r="AE34" s="10"/>
     </row>
     <row r="35" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="36" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="37" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="38" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="40" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="41" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="42" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="43" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="44" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="46" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="47" spans="11:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="B2:AE3"/>
     <mergeCell ref="K32:L32"/>
     <mergeCell ref="M32:AE32"/>
     <mergeCell ref="M33:AE33"/>
     <mergeCell ref="K34:L34"/>
     <mergeCell ref="M34:AB34"/>
     <mergeCell ref="K19:L19"/>
     <mergeCell ref="M19:AE19"/>
     <mergeCell ref="M20:AE20"/>
     <mergeCell ref="K21:L21"/>
     <mergeCell ref="M21:AB21"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="E12:I12"/>
     <mergeCell ref="J12:L12"/>
     <mergeCell ref="M12:AE12"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="M15:N15"/>
     <mergeCell ref="C5:N5"/>
     <mergeCell ref="O5:V5"/>
     <mergeCell ref="W5:AE5"/>
     <mergeCell ref="B6:AE6"/>
     <mergeCell ref="B7:AE7"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="Hiragana"/>
+  <phoneticPr fontId="1" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="B1:AE98"/>
+  <dimension ref="B1:AF98"/>
   <sheetViews>
-    <sheetView showZeros="0" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView showZeros="0" view="pageBreakPreview" topLeftCell="A13" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="V4" sqref="V4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
     <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
     <col min="47" max="47" width="9" style="1" customWidth="1"/>
     <col min="48" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:31" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
-[...66 lines deleted...]
-    <row r="4" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:32" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="2" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+    </row>
+    <row r="3" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+    </row>
+    <row r="4" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B4" s="1" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      <c r="B5" s="59" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="5" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="64" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="60"/>
-[...17 lines deleted...]
-      <c r="S5" s="78" t="s">
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="66"/>
+      <c r="O5" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="T5" s="79"/>
-[...9 lines deleted...]
-      <c r="AB5" s="78" t="s">
+      <c r="P5" s="65"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="66"/>
+      <c r="S5" s="83" t="s">
+        <v>54</v>
+      </c>
+      <c r="T5" s="84"/>
+      <c r="U5" s="84"/>
+      <c r="V5" s="85"/>
+      <c r="W5" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="X5" s="84"/>
+      <c r="Y5" s="84"/>
+      <c r="Z5" s="84"/>
+      <c r="AA5" s="85"/>
+      <c r="AB5" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC5" s="84"/>
+      <c r="AD5" s="84"/>
+      <c r="AE5" s="85"/>
+    </row>
+    <row r="6" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="65"/>
+      <c r="D6" s="65"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="64" t="s">
         <v>31</v>
       </c>
-      <c r="AC5" s="79"/>
-[...48 lines deleted...]
-      <c r="B7" s="62">
+      <c r="G6" s="65"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="J6" s="65"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="M6" s="65"/>
+      <c r="N6" s="66"/>
+      <c r="O6" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="R6" s="66"/>
+      <c r="S6" s="86"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
+      <c r="V6" s="88"/>
+      <c r="W6" s="86"/>
+      <c r="X6" s="87"/>
+      <c r="Y6" s="87"/>
+      <c r="Z6" s="87"/>
+      <c r="AA6" s="88"/>
+      <c r="AB6" s="86"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="88"/>
+    </row>
+    <row r="7" spans="2:32" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="67">
         <f>申出書!G19</f>
         <v>0</v>
       </c>
-      <c r="C7" s="63"/>
-[...2 lines deleted...]
-      <c r="F7" s="62">
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="67">
         <f>申出書!J19</f>
         <v>0</v>
       </c>
-      <c r="G7" s="63"/>
-[...1 lines deleted...]
-      <c r="I7" s="62">
+      <c r="G7" s="68"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="67">
         <f>申出書!M19</f>
         <v>0</v>
       </c>
-      <c r="J7" s="63"/>
-[...1 lines deleted...]
-      <c r="L7" s="62">
+      <c r="J7" s="68"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="67">
         <f>申出書!P19</f>
         <v>0</v>
       </c>
-      <c r="M7" s="63"/>
-[...1 lines deleted...]
-      <c r="O7" s="62">
+      <c r="M7" s="68"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="67">
         <f>申出書!S19</f>
         <v>0</v>
       </c>
-      <c r="P7" s="64"/>
-      <c r="Q7" s="62">
+      <c r="P7" s="69"/>
+      <c r="Q7" s="67">
         <f>申出書!U19</f>
         <v>0</v>
       </c>
-      <c r="R7" s="64"/>
-      <c r="S7" s="65">
+      <c r="R7" s="69"/>
+      <c r="S7" s="70">
         <f>申出書!W19</f>
         <v>0</v>
       </c>
-      <c r="T7" s="66"/>
-[...2 lines deleted...]
-      <c r="W7" s="62">
+      <c r="T7" s="71"/>
+      <c r="U7" s="71"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="67">
         <f>申出書!AA19</f>
         <v>0</v>
       </c>
-      <c r="X7" s="63"/>
-[...9 lines deleted...]
-      <c r="B8" s="62">
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+      <c r="AA7" s="69"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="68"/>
+      <c r="AD7" s="68"/>
+      <c r="AE7" s="69"/>
+    </row>
+    <row r="8" spans="2:32" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="67">
         <f>申出書!G20</f>
         <v>0</v>
       </c>
-      <c r="C8" s="63"/>
-[...2 lines deleted...]
-      <c r="F8" s="62">
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="69"/>
+      <c r="F8" s="67">
         <f>申出書!J20</f>
         <v>0</v>
       </c>
-      <c r="G8" s="63"/>
-[...1 lines deleted...]
-      <c r="I8" s="62">
+      <c r="G8" s="68"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="67">
         <f>申出書!M20</f>
         <v>0</v>
       </c>
-      <c r="J8" s="63"/>
-[...1 lines deleted...]
-      <c r="L8" s="62">
+      <c r="J8" s="68"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="67">
         <f>申出書!P20</f>
         <v>0</v>
       </c>
-      <c r="M8" s="63"/>
-[...1 lines deleted...]
-      <c r="O8" s="62">
+      <c r="M8" s="68"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="67">
         <f>申出書!S20</f>
         <v>0</v>
       </c>
-      <c r="P8" s="64"/>
-      <c r="Q8" s="62">
+      <c r="P8" s="69"/>
+      <c r="Q8" s="67">
         <f>申出書!U20</f>
         <v>0</v>
       </c>
-      <c r="R8" s="64"/>
-      <c r="S8" s="65">
+      <c r="R8" s="69"/>
+      <c r="S8" s="70">
         <f>申出書!W20</f>
         <v>0</v>
       </c>
-      <c r="T8" s="66"/>
-[...2 lines deleted...]
-      <c r="W8" s="62">
+      <c r="T8" s="71"/>
+      <c r="U8" s="71"/>
+      <c r="V8" s="72"/>
+      <c r="W8" s="67">
         <f>申出書!AA20</f>
         <v>0</v>
       </c>
-      <c r="X8" s="63"/>
-[...9 lines deleted...]
-      <c r="B9" s="62">
+      <c r="X8" s="68"/>
+      <c r="Y8" s="68"/>
+      <c r="Z8" s="68"/>
+      <c r="AA8" s="69"/>
+      <c r="AB8" s="67"/>
+      <c r="AC8" s="68"/>
+      <c r="AD8" s="68"/>
+      <c r="AE8" s="69"/>
+    </row>
+    <row r="9" spans="2:32" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="67">
         <f>申出書!G21</f>
         <v>0</v>
       </c>
-      <c r="C9" s="63"/>
-[...2 lines deleted...]
-      <c r="F9" s="62">
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="69"/>
+      <c r="F9" s="67">
         <f>申出書!J21</f>
         <v>0</v>
       </c>
-      <c r="G9" s="63"/>
-[...1 lines deleted...]
-      <c r="I9" s="62">
+      <c r="G9" s="68"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="67">
         <f>申出書!M21</f>
         <v>0</v>
       </c>
-      <c r="J9" s="63"/>
-[...1 lines deleted...]
-      <c r="L9" s="62">
+      <c r="J9" s="68"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="67">
         <f>申出書!P21</f>
         <v>0</v>
       </c>
-      <c r="M9" s="63"/>
-[...1 lines deleted...]
-      <c r="O9" s="62">
+      <c r="M9" s="68"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="67">
         <f>申出書!S21</f>
         <v>0</v>
       </c>
-      <c r="P9" s="64"/>
-      <c r="Q9" s="62">
+      <c r="P9" s="69"/>
+      <c r="Q9" s="67">
         <f>申出書!U21</f>
         <v>0</v>
       </c>
-      <c r="R9" s="64"/>
-      <c r="S9" s="65">
+      <c r="R9" s="69"/>
+      <c r="S9" s="70">
         <f>申出書!W21</f>
         <v>0</v>
       </c>
-      <c r="T9" s="66"/>
-[...2 lines deleted...]
-      <c r="W9" s="62">
+      <c r="T9" s="71"/>
+      <c r="U9" s="71"/>
+      <c r="V9" s="72"/>
+      <c r="W9" s="67">
         <f>申出書!AA21</f>
         <v>0</v>
       </c>
-      <c r="X9" s="63"/>
-[...9 lines deleted...]
-      <c r="B10" s="62">
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="69"/>
+      <c r="AB9" s="67"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="69"/>
+    </row>
+    <row r="10" spans="2:32" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="67">
         <f>申出書!G22</f>
         <v>0</v>
       </c>
-      <c r="C10" s="63"/>
-[...2 lines deleted...]
-      <c r="F10" s="62">
+      <c r="C10" s="68"/>
+      <c r="D10" s="68"/>
+      <c r="E10" s="69"/>
+      <c r="F10" s="67">
         <f>申出書!J22</f>
         <v>0</v>
       </c>
-      <c r="G10" s="63"/>
-[...1 lines deleted...]
-      <c r="I10" s="62">
+      <c r="G10" s="68"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="67">
         <f>申出書!M22</f>
         <v>0</v>
       </c>
-      <c r="J10" s="63"/>
-[...1 lines deleted...]
-      <c r="L10" s="62">
+      <c r="J10" s="68"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="67">
         <f>申出書!P22</f>
         <v>0</v>
       </c>
-      <c r="M10" s="63"/>
-[...1 lines deleted...]
-      <c r="O10" s="62">
+      <c r="M10" s="68"/>
+      <c r="N10" s="69"/>
+      <c r="O10" s="67">
         <f>申出書!S22</f>
         <v>0</v>
       </c>
-      <c r="P10" s="64"/>
-      <c r="Q10" s="62">
+      <c r="P10" s="69"/>
+      <c r="Q10" s="67">
         <f>申出書!U22</f>
         <v>0</v>
       </c>
-      <c r="R10" s="64"/>
-      <c r="S10" s="65">
+      <c r="R10" s="69"/>
+      <c r="S10" s="70">
         <f>申出書!W22</f>
         <v>0</v>
       </c>
-      <c r="T10" s="66"/>
-[...2 lines deleted...]
-      <c r="W10" s="62">
+      <c r="T10" s="71"/>
+      <c r="U10" s="71"/>
+      <c r="V10" s="72"/>
+      <c r="W10" s="67">
         <f>申出書!AA22</f>
         <v>0</v>
       </c>
-      <c r="X10" s="63"/>
-[...9 lines deleted...]
-      <c r="B11" s="62">
+      <c r="X10" s="68"/>
+      <c r="Y10" s="68"/>
+      <c r="Z10" s="68"/>
+      <c r="AA10" s="69"/>
+      <c r="AB10" s="67"/>
+      <c r="AC10" s="68"/>
+      <c r="AD10" s="68"/>
+      <c r="AE10" s="69"/>
+    </row>
+    <row r="11" spans="2:32" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="67">
         <f>申出書!G23</f>
         <v>0</v>
       </c>
-      <c r="C11" s="63"/>
-[...2 lines deleted...]
-      <c r="F11" s="62">
+      <c r="C11" s="68"/>
+      <c r="D11" s="68"/>
+      <c r="E11" s="69"/>
+      <c r="F11" s="67">
         <f>申出書!J23</f>
         <v>0</v>
       </c>
-      <c r="G11" s="63"/>
-[...1 lines deleted...]
-      <c r="I11" s="62">
+      <c r="G11" s="68"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="67">
         <f>申出書!M23</f>
         <v>0</v>
       </c>
-      <c r="J11" s="63"/>
-[...1 lines deleted...]
-      <c r="L11" s="62">
+      <c r="J11" s="68"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="67">
         <f>申出書!P23</f>
         <v>0</v>
       </c>
-      <c r="M11" s="63"/>
-[...1 lines deleted...]
-      <c r="O11" s="62">
+      <c r="M11" s="68"/>
+      <c r="N11" s="69"/>
+      <c r="O11" s="67">
         <f>申出書!S23</f>
         <v>0</v>
       </c>
-      <c r="P11" s="64"/>
-      <c r="Q11" s="62">
+      <c r="P11" s="69"/>
+      <c r="Q11" s="67">
         <f>申出書!U23</f>
         <v>0</v>
       </c>
-      <c r="R11" s="64"/>
-      <c r="S11" s="65">
+      <c r="R11" s="69"/>
+      <c r="S11" s="70">
         <f>申出書!W23</f>
         <v>0</v>
       </c>
-      <c r="T11" s="66"/>
-[...2 lines deleted...]
-      <c r="W11" s="62">
+      <c r="T11" s="71"/>
+      <c r="U11" s="71"/>
+      <c r="V11" s="72"/>
+      <c r="W11" s="67">
         <f>申出書!AA23</f>
         <v>0</v>
       </c>
-      <c r="X11" s="63"/>
-[...10 lines deleted...]
-      <c r="B13" s="86" t="s">
+      <c r="X11" s="68"/>
+      <c r="Y11" s="68"/>
+      <c r="Z11" s="68"/>
+      <c r="AA11" s="69"/>
+      <c r="AB11" s="67"/>
+      <c r="AC11" s="68"/>
+      <c r="AD11" s="68"/>
+      <c r="AE11" s="69"/>
+    </row>
+    <row r="12" spans="2:32" ht="9" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="13" spans="2:32" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="C13" s="92"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92"/>
+      <c r="F13" s="92"/>
+      <c r="G13" s="92"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="92"/>
+      <c r="J13" s="93"/>
+      <c r="K13" s="94" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="95"/>
+      <c r="M13" s="95"/>
+      <c r="N13" s="95"/>
+      <c r="O13" s="95"/>
+      <c r="P13" s="96"/>
+      <c r="Q13" s="92" t="s">
+        <v>76</v>
+      </c>
+      <c r="R13" s="92"/>
+      <c r="S13" s="92"/>
+      <c r="T13" s="92"/>
+      <c r="U13" s="92"/>
+      <c r="V13" s="92"/>
+      <c r="W13" s="92"/>
+      <c r="X13" s="92"/>
+      <c r="Y13" s="93"/>
+      <c r="Z13" s="94" t="s">
+        <v>79</v>
+      </c>
+      <c r="AA13" s="95"/>
+      <c r="AB13" s="95"/>
+      <c r="AC13" s="95"/>
+      <c r="AD13" s="95"/>
+      <c r="AE13" s="95"/>
+      <c r="AF13" s="10"/>
+    </row>
+    <row r="14" spans="2:32" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="2">
+        <v>1</v>
+      </c>
+      <c r="C14" s="97" t="s">
         <v>77</v>
       </c>
-      <c r="C13" s="87"/>
-[...39 lines deleted...]
-      <c r="C14" s="92" t="s">
+      <c r="D14" s="97"/>
+      <c r="E14" s="97"/>
+      <c r="F14" s="97"/>
+      <c r="G14" s="97"/>
+      <c r="H14" s="97"/>
+      <c r="I14" s="97"/>
+      <c r="J14" s="97"/>
+      <c r="K14" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="L14" s="52"/>
+      <c r="M14" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="N14" s="52"/>
+      <c r="O14" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="P14" s="98"/>
+      <c r="Q14" s="29">
+        <v>8</v>
+      </c>
+      <c r="R14" s="97" t="s">
+        <v>82</v>
+      </c>
+      <c r="S14" s="97"/>
+      <c r="T14" s="97"/>
+      <c r="U14" s="97"/>
+      <c r="V14" s="97"/>
+      <c r="W14" s="97"/>
+      <c r="X14" s="97"/>
+      <c r="Y14" s="97"/>
+      <c r="Z14" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA14" s="52"/>
+      <c r="AB14" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC14" s="52"/>
+      <c r="AD14" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE14" s="52"/>
+    </row>
+    <row r="15" spans="2:32" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="2">
+        <v>2</v>
+      </c>
+      <c r="C15" s="97" t="s">
         <v>78</v>
       </c>
-      <c r="D14" s="92"/>
-[...6 lines deleted...]
-      <c r="K14" s="47" t="s">
+      <c r="D15" s="97"/>
+      <c r="E15" s="97"/>
+      <c r="F15" s="97"/>
+      <c r="G15" s="97"/>
+      <c r="H15" s="97"/>
+      <c r="I15" s="97"/>
+      <c r="J15" s="97"/>
+      <c r="K15" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="L15" s="52"/>
+      <c r="M15" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="L14" s="47"/>
-      <c r="M14" s="47" t="s">
+      <c r="N15" s="52"/>
+      <c r="O15" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="N14" s="47"/>
-[...17 lines deleted...]
-      <c r="Z14" s="47" t="s">
+      <c r="P15" s="98"/>
+      <c r="Q15" s="29">
+        <v>9</v>
+      </c>
+      <c r="R15" s="97" t="s">
+        <v>85</v>
+      </c>
+      <c r="S15" s="97"/>
+      <c r="T15" s="97"/>
+      <c r="U15" s="97"/>
+      <c r="V15" s="97"/>
+      <c r="W15" s="97"/>
+      <c r="X15" s="97"/>
+      <c r="Y15" s="97"/>
+      <c r="Z15" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA15" s="52"/>
+      <c r="AB15" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="AA14" s="47"/>
-      <c r="AB14" s="47" t="s">
+      <c r="AC15" s="52"/>
+      <c r="AD15" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="AC14" s="47"/>
-[...19 lines deleted...]
-      <c r="K15" s="47" t="s">
+      <c r="AE15" s="52"/>
+    </row>
+    <row r="16" spans="2:32" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="2">
+        <v>3</v>
+      </c>
+      <c r="C16" s="97" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="97"/>
+      <c r="E16" s="97"/>
+      <c r="F16" s="97"/>
+      <c r="G16" s="97"/>
+      <c r="H16" s="97"/>
+      <c r="I16" s="97"/>
+      <c r="J16" s="97"/>
+      <c r="K16" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="52"/>
+      <c r="M16" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="L15" s="47"/>
-      <c r="M15" s="47" t="s">
+      <c r="N16" s="52"/>
+      <c r="O16" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="N15" s="47"/>
-[...7 lines deleted...]
-      <c r="R15" s="92" t="s">
+      <c r="P16" s="98"/>
+      <c r="Q16" s="29">
+        <v>10</v>
+      </c>
+      <c r="R16" s="97" t="s">
+        <v>56</v>
+      </c>
+      <c r="S16" s="97"/>
+      <c r="T16" s="97"/>
+      <c r="U16" s="97"/>
+      <c r="V16" s="97"/>
+      <c r="W16" s="97"/>
+      <c r="X16" s="97"/>
+      <c r="Y16" s="97"/>
+      <c r="Z16" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA16" s="52"/>
+      <c r="AB16" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC16" s="52"/>
+      <c r="AD16" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE16" s="52"/>
+    </row>
+    <row r="17" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="2">
+        <v>4</v>
+      </c>
+      <c r="C17" s="97" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" s="97"/>
+      <c r="E17" s="97"/>
+      <c r="F17" s="97"/>
+      <c r="G17" s="97"/>
+      <c r="H17" s="97"/>
+      <c r="I17" s="97"/>
+      <c r="J17" s="97"/>
+      <c r="K17" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="L17" s="52"/>
+      <c r="M17" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="N17" s="52"/>
+      <c r="O17" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="P17" s="98"/>
+      <c r="Q17" s="29">
+        <v>11</v>
+      </c>
+      <c r="R17" s="97" t="s">
         <v>86</v>
       </c>
-      <c r="S15" s="92"/>
-[...6 lines deleted...]
-      <c r="Z15" s="47" t="s">
+      <c r="S17" s="97"/>
+      <c r="T17" s="97"/>
+      <c r="U17" s="97"/>
+      <c r="V17" s="97"/>
+      <c r="W17" s="97"/>
+      <c r="X17" s="97"/>
+      <c r="Y17" s="97"/>
+      <c r="Z17" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA17" s="52"/>
+      <c r="AB17" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="AA15" s="47"/>
-      <c r="AB15" s="47" t="s">
+      <c r="AC17" s="52"/>
+      <c r="AD17" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="AC15" s="47"/>
-[...19 lines deleted...]
-      <c r="K16" s="47" t="s">
+      <c r="AE17" s="52"/>
+    </row>
+    <row r="18" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="2">
+        <v>5</v>
+      </c>
+      <c r="C18" s="97" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="97"/>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97"/>
+      <c r="G18" s="97"/>
+      <c r="H18" s="97"/>
+      <c r="I18" s="97"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="L18" s="52"/>
+      <c r="M18" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="L16" s="47"/>
-      <c r="M16" s="47" t="s">
+      <c r="N18" s="52"/>
+      <c r="O18" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="N16" s="47"/>
-[...7 lines deleted...]
-      <c r="R16" s="92" t="s">
+      <c r="P18" s="98"/>
+      <c r="Q18" s="29">
+        <v>12</v>
+      </c>
+      <c r="R18" s="97" t="s">
+        <v>87</v>
+      </c>
+      <c r="S18" s="97"/>
+      <c r="T18" s="97"/>
+      <c r="U18" s="97"/>
+      <c r="V18" s="97"/>
+      <c r="W18" s="97"/>
+      <c r="X18" s="97"/>
+      <c r="Y18" s="97"/>
+      <c r="Z18" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA18" s="52"/>
+      <c r="AB18" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC18" s="52"/>
+      <c r="AD18" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE18" s="52"/>
+    </row>
+    <row r="19" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2">
+        <v>6</v>
+      </c>
+      <c r="C19" s="97" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="97"/>
+      <c r="E19" s="97"/>
+      <c r="F19" s="97"/>
+      <c r="G19" s="97"/>
+      <c r="H19" s="97"/>
+      <c r="I19" s="97"/>
+      <c r="J19" s="97"/>
+      <c r="K19" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="L19" s="52"/>
+      <c r="M19" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="N19" s="52"/>
+      <c r="O19" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="P19" s="98"/>
+      <c r="Q19" s="29">
+        <v>13</v>
+      </c>
+      <c r="R19" s="97" t="s">
+        <v>88</v>
+      </c>
+      <c r="S19" s="97"/>
+      <c r="T19" s="97"/>
+      <c r="U19" s="97"/>
+      <c r="V19" s="97"/>
+      <c r="W19" s="97"/>
+      <c r="X19" s="97"/>
+      <c r="Y19" s="97"/>
+      <c r="Z19" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA19" s="52"/>
+      <c r="AB19" s="52" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC19" s="52"/>
+      <c r="AD19" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE19" s="52"/>
+    </row>
+    <row r="20" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="2">
+        <v>7</v>
+      </c>
+      <c r="C20" s="97" t="s">
         <v>57</v>
       </c>
-      <c r="S16" s="92"/>
-[...6 lines deleted...]
-      <c r="Z16" s="47" t="s">
+      <c r="D20" s="97"/>
+      <c r="E20" s="97"/>
+      <c r="F20" s="97"/>
+      <c r="G20" s="97"/>
+      <c r="H20" s="97"/>
+      <c r="I20" s="97"/>
+      <c r="J20" s="97"/>
+      <c r="K20" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="L20" s="52"/>
+      <c r="M20" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="AA16" s="47"/>
-      <c r="AB16" s="47" t="s">
+      <c r="N20" s="52"/>
+      <c r="O20" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="AC16" s="47"/>
-[...19 lines deleted...]
-      <c r="K17" s="47" t="s">
+      <c r="P20" s="98"/>
+      <c r="Q20" s="29">
+        <v>14</v>
+      </c>
+      <c r="R20" s="97"/>
+      <c r="S20" s="97"/>
+      <c r="T20" s="97"/>
+      <c r="U20" s="97"/>
+      <c r="V20" s="97"/>
+      <c r="W20" s="97"/>
+      <c r="X20" s="97"/>
+      <c r="Y20" s="97"/>
+      <c r="Z20" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA20" s="52"/>
+      <c r="AB20" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="L17" s="47"/>
-      <c r="M17" s="47" t="s">
+      <c r="AC20" s="52"/>
+      <c r="AD20" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="N17" s="47"/>
-[...182 lines deleted...]
-      <c r="AE20" s="47"/>
+      <c r="AE20" s="52"/>
     </row>
     <row r="21" spans="2:31" ht="9" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="22" spans="2:31" ht="25.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B22" s="5"/>
-      <c r="C22" s="94" t="s">
+      <c r="B22" s="4"/>
+      <c r="C22" s="99" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="99"/>
+      <c r="E22" s="99"/>
+      <c r="F22" s="99"/>
+      <c r="G22" s="99"/>
+      <c r="H22" s="99"/>
+      <c r="I22" s="99"/>
+      <c r="J22" s="99"/>
+      <c r="K22" s="99"/>
+      <c r="L22" s="99"/>
+      <c r="M22" s="99"/>
+      <c r="N22" s="99"/>
+      <c r="O22" s="99"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="30"/>
+      <c r="R22" s="100" t="s">
+        <v>92</v>
+      </c>
+      <c r="S22" s="100"/>
+      <c r="T22" s="100"/>
+      <c r="U22" s="100"/>
+      <c r="V22" s="100"/>
+      <c r="W22" s="100"/>
+      <c r="X22" s="100"/>
+      <c r="Y22" s="100"/>
+      <c r="Z22" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="D22" s="94"/>
-[...13 lines deleted...]
-      <c r="R22" s="95" t="s">
+      <c r="AA22" s="31"/>
+      <c r="AB22" s="31"/>
+      <c r="AC22" s="31"/>
+      <c r="AD22" s="31"/>
+      <c r="AE22" s="32"/>
+    </row>
+    <row r="23" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="19"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22"/>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22"/>
+      <c r="L23" s="22"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="22"/>
+      <c r="O23" s="22"/>
+      <c r="P23" s="27"/>
+      <c r="R23" s="22"/>
+      <c r="S23" s="22"/>
+      <c r="T23" s="22"/>
+      <c r="U23" s="22"/>
+      <c r="V23" s="22"/>
+      <c r="W23" s="22"/>
+      <c r="X23" s="22"/>
+      <c r="Y23" s="22"/>
+      <c r="Z23" s="22"/>
+      <c r="AA23" s="22"/>
+      <c r="AB23" s="22"/>
+      <c r="AC23" s="22"/>
+      <c r="AD23" s="22"/>
+      <c r="AE23" s="12"/>
+    </row>
+    <row r="24" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="5"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="22"/>
+      <c r="M24" s="22"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="22"/>
+      <c r="P24" s="27"/>
+      <c r="R24" s="22"/>
+      <c r="S24" s="22"/>
+      <c r="T24" s="22"/>
+      <c r="U24" s="22"/>
+      <c r="V24" s="22"/>
+      <c r="W24" s="22"/>
+      <c r="X24" s="22"/>
+      <c r="Y24" s="22"/>
+      <c r="Z24" s="22"/>
+      <c r="AA24" s="22"/>
+      <c r="AB24" s="22"/>
+      <c r="AC24" s="22"/>
+      <c r="AD24" s="22"/>
+      <c r="AE24" s="12"/>
+    </row>
+    <row r="25" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="5"/>
+      <c r="C25" s="22"/>
+      <c r="D25" s="22"/>
+      <c r="E25" s="22"/>
+      <c r="F25" s="22"/>
+      <c r="G25" s="22"/>
+      <c r="H25" s="22"/>
+      <c r="I25" s="22"/>
+      <c r="J25" s="22"/>
+      <c r="K25" s="22"/>
+      <c r="L25" s="22"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="22"/>
+      <c r="O25" s="22"/>
+      <c r="P25" s="27"/>
+      <c r="R25" s="22"/>
+      <c r="S25" s="22"/>
+      <c r="T25" s="22"/>
+      <c r="U25" s="22"/>
+      <c r="V25" s="22"/>
+      <c r="W25" s="22"/>
+      <c r="X25" s="22"/>
+      <c r="Y25" s="22"/>
+      <c r="Z25" s="22"/>
+      <c r="AA25" s="22"/>
+      <c r="AB25" s="22"/>
+      <c r="AC25" s="22"/>
+      <c r="AD25" s="22"/>
+      <c r="AE25" s="12"/>
+    </row>
+    <row r="26" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="5"/>
+      <c r="P26" s="27"/>
+      <c r="R26" s="22"/>
+      <c r="S26" s="22"/>
+      <c r="T26" s="22"/>
+      <c r="U26" s="22"/>
+      <c r="V26" s="22"/>
+      <c r="W26" s="22"/>
+      <c r="X26" s="22"/>
+      <c r="Y26" s="22"/>
+      <c r="Z26" s="22"/>
+      <c r="AA26" s="22"/>
+      <c r="AB26" s="22"/>
+      <c r="AC26" s="22"/>
+      <c r="AD26" s="22"/>
+      <c r="AE26" s="12"/>
+    </row>
+    <row r="27" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="5"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="21"/>
+      <c r="F27" s="21"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="21"/>
+      <c r="N27" s="21"/>
+      <c r="O27" s="21"/>
+      <c r="P27" s="27"/>
+      <c r="R27" s="22"/>
+      <c r="S27" s="22"/>
+      <c r="T27" s="22"/>
+      <c r="U27" s="22"/>
+      <c r="V27" s="22"/>
+      <c r="W27" s="22"/>
+      <c r="X27" s="22"/>
+      <c r="Y27" s="22"/>
+      <c r="Z27" s="22"/>
+      <c r="AA27" s="22"/>
+      <c r="AB27" s="22"/>
+      <c r="AC27" s="22"/>
+      <c r="AD27" s="22"/>
+      <c r="AE27" s="12"/>
+    </row>
+    <row r="28" spans="2:31" ht="9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="5"/>
+      <c r="P28" s="27"/>
+      <c r="AE28" s="12"/>
+    </row>
+    <row r="29" spans="2:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="20"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="24" t="s">
         <v>93</v>
       </c>
-      <c r="S22" s="95"/>
-[...167 lines deleted...]
-      <c r="F29" s="23" t="s">
+      <c r="G29" s="101"/>
+      <c r="H29" s="101"/>
+      <c r="I29" s="101"/>
+      <c r="J29" s="101"/>
+      <c r="K29" s="101"/>
+      <c r="L29" s="101"/>
+      <c r="M29" s="101"/>
+      <c r="N29" s="101"/>
+      <c r="O29" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="P29" s="27"/>
+      <c r="R29" s="25"/>
+      <c r="S29" s="25"/>
+      <c r="T29" s="24" t="s">
         <v>94</v>
       </c>
-      <c r="G29" s="96"/>
-[...7 lines deleted...]
-      <c r="O29" s="22" t="s">
+      <c r="U29" s="101"/>
+      <c r="V29" s="101"/>
+      <c r="W29" s="101"/>
+      <c r="X29" s="101"/>
+      <c r="Y29" s="101"/>
+      <c r="Z29" s="101"/>
+      <c r="AA29" s="101"/>
+      <c r="AB29" s="101"/>
+      <c r="AC29" s="101"/>
+      <c r="AD29" s="25" t="s">
         <v>9</v>
       </c>
-      <c r="P29" s="25"/>
-[...16 lines deleted...]
-      </c>
       <c r="AE29" s="12"/>
     </row>
     <row r="30" spans="2:31" ht="9" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B30" s="7"/>
-[...28 lines deleted...]
-      <c r="AE30" s="31"/>
+      <c r="B30" s="6"/>
+      <c r="C30" s="8"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="8"/>
+      <c r="M30" s="8"/>
+      <c r="N30" s="8"/>
+      <c r="O30" s="8"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="8"/>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="8"/>
+      <c r="U30" s="8"/>
+      <c r="V30" s="8"/>
+      <c r="W30" s="8"/>
+      <c r="X30" s="8"/>
+      <c r="Y30" s="8"/>
+      <c r="Z30" s="8"/>
+      <c r="AA30" s="8"/>
+      <c r="AB30" s="8"/>
+      <c r="AC30" s="8"/>
+      <c r="AD30" s="8"/>
+      <c r="AE30" s="33"/>
     </row>
     <row r="31" spans="2:31" ht="12" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="32" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C32" s="41"/>
-[...2 lines deleted...]
-      <c r="F32" s="41"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
       <c r="G32" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H32" s="41"/>
-      <c r="I32" s="41"/>
+      <c r="H32" s="46"/>
+      <c r="I32" s="46"/>
       <c r="J32" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="K32" s="41"/>
-      <c r="L32" s="41"/>
+      <c r="K32" s="46"/>
+      <c r="L32" s="46"/>
       <c r="M32" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="33" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="34" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B34" s="41" t="s">
-[...6 lines deleted...]
-      <c r="G34" s="41">
+      <c r="B34" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="46"/>
+      <c r="F34" s="46"/>
+      <c r="G34" s="46">
         <f>申出書!J16</f>
         <v>0</v>
       </c>
-      <c r="H34" s="41"/>
-[...7 lines deleted...]
-      <c r="P34" s="41"/>
+      <c r="H34" s="46"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="46"/>
+      <c r="K34" s="46"/>
+      <c r="L34" s="46"/>
+      <c r="M34" s="46"/>
+      <c r="N34" s="46"/>
+      <c r="O34" s="46"/>
+      <c r="P34" s="46"/>
       <c r="Q34" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="36" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="37" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="38" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="39" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="40" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="41" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="42" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="43" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="44" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="45" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="46" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="47" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="48" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="49" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="50" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="51" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="52" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="53" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="54" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="55" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="56" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="57" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
@@ -9959,1634 +9968,1674 @@
     <mergeCell ref="AB7:AE7"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="F8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:V8"/>
     <mergeCell ref="W8:AA8"/>
     <mergeCell ref="AB8:AE8"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="O5:R5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="F6:H6"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="F7:H7"/>
     <mergeCell ref="I7:K7"/>
     <mergeCell ref="L7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="Q7:R7"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="Hiragana"/>
+  <phoneticPr fontId="1" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AF95"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C63" sqref="C63"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A22" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Q8" sqref="Q8:AE8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="32" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="48" max="16384" width="9" style="32"/>
+    <col min="1" max="1" width="1.625" style="34" customWidth="1"/>
+    <col min="2" max="31" width="2.625" style="34" customWidth="1"/>
+    <col min="32" max="32" width="1.625" style="34" customWidth="1"/>
+    <col min="33" max="46" width="2.625" style="34" customWidth="1"/>
+    <col min="47" max="47" width="9" style="34" customWidth="1"/>
+    <col min="48" max="16384" width="9" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B1" s="33" t="s">
+      <c r="B1" s="35" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="2" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="56" t="s">
         <v>147</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B2" s="51" t="s">
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+      <c r="AD2" s="56"/>
+      <c r="AE2" s="56"/>
+    </row>
+    <row r="3" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="56"/>
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="56"/>
+    </row>
+    <row r="4" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="U4" s="102"/>
+      <c r="V4" s="102"/>
+      <c r="W4" s="102"/>
+      <c r="X4" s="102"/>
+      <c r="Y4" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z4" s="102"/>
+      <c r="AA4" s="102"/>
+      <c r="AB4" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC4" s="102"/>
+      <c r="AD4" s="102"/>
+      <c r="AE4" s="34" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C5" s="34" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="6" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
+    </row>
+    <row r="7" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="K7" s="102" t="s">
         <v>148</v>
       </c>
-      <c r="C2" s="51"/>
-[...81 lines deleted...]
-      <c r="C5" s="32" t="s">
+      <c r="L7" s="102"/>
+      <c r="M7" s="102"/>
+      <c r="N7" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="O7" s="102"/>
+      <c r="P7" s="102"/>
+      <c r="Q7" s="103"/>
+      <c r="R7" s="103"/>
+      <c r="S7" s="103"/>
+      <c r="T7" s="103"/>
+      <c r="U7" s="103"/>
+      <c r="V7" s="103"/>
+      <c r="W7" s="103"/>
+      <c r="X7" s="103"/>
+      <c r="Y7" s="103"/>
+      <c r="Z7" s="103"/>
+      <c r="AA7" s="103"/>
+      <c r="AB7" s="103"/>
+      <c r="AC7" s="103"/>
+      <c r="AD7" s="103"/>
+      <c r="AE7" s="103"/>
+    </row>
+    <row r="8" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="Q8" s="103"/>
+      <c r="R8" s="103"/>
+      <c r="S8" s="103"/>
+      <c r="T8" s="103"/>
+      <c r="U8" s="103"/>
+      <c r="V8" s="103"/>
+      <c r="W8" s="103"/>
+      <c r="X8" s="103"/>
+      <c r="Y8" s="103"/>
+      <c r="Z8" s="103"/>
+      <c r="AA8" s="103"/>
+      <c r="AB8" s="103"/>
+      <c r="AC8" s="103"/>
+      <c r="AD8" s="103"/>
+      <c r="AE8" s="103"/>
+    </row>
+    <row r="9" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="N9" s="102" t="s">
+        <v>14</v>
+      </c>
+      <c r="O9" s="102"/>
+      <c r="P9" s="102"/>
+      <c r="Q9" s="102"/>
+      <c r="R9" s="102"/>
+      <c r="S9" s="102"/>
+      <c r="T9" s="102"/>
+      <c r="U9" s="102"/>
+      <c r="V9" s="102"/>
+      <c r="W9" s="102"/>
+      <c r="X9" s="102"/>
+      <c r="Y9" s="102"/>
+      <c r="Z9" s="102"/>
+      <c r="AA9" s="102"/>
+      <c r="AB9" s="102"/>
+      <c r="AC9" s="102" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD9" s="102"/>
+    </row>
+    <row r="10" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="N10" s="38"/>
+      <c r="O10" s="38"/>
+      <c r="P10" s="38"/>
+      <c r="Q10" s="41"/>
+      <c r="R10" s="41"/>
+      <c r="S10" s="41"/>
+      <c r="T10" s="41"/>
+      <c r="U10" s="38"/>
+      <c r="V10" s="41"/>
+      <c r="W10" s="41"/>
+      <c r="X10" s="41"/>
+      <c r="Y10" s="41"/>
+      <c r="Z10" s="38"/>
+      <c r="AA10" s="41"/>
+      <c r="AB10" s="41"/>
+      <c r="AC10" s="41"/>
+      <c r="AD10" s="41"/>
+    </row>
+    <row r="11" spans="2:32" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="104" t="s">
         <v>149</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="K7" s="97" t="s">
+      <c r="C11" s="104"/>
+      <c r="D11" s="104"/>
+      <c r="E11" s="104"/>
+      <c r="F11" s="104"/>
+      <c r="G11" s="104"/>
+      <c r="H11" s="104"/>
+      <c r="I11" s="104"/>
+      <c r="J11" s="104"/>
+      <c r="K11" s="104"/>
+      <c r="L11" s="104"/>
+      <c r="M11" s="104"/>
+      <c r="N11" s="104"/>
+      <c r="O11" s="104"/>
+      <c r="P11" s="104"/>
+      <c r="Q11" s="104"/>
+      <c r="R11" s="104"/>
+      <c r="S11" s="104"/>
+      <c r="T11" s="104"/>
+      <c r="U11" s="104"/>
+      <c r="V11" s="104"/>
+      <c r="W11" s="104"/>
+      <c r="X11" s="104"/>
+      <c r="Y11" s="104"/>
+      <c r="Z11" s="104"/>
+      <c r="AA11" s="104"/>
+      <c r="AB11" s="104"/>
+      <c r="AC11" s="104"/>
+      <c r="AD11" s="104"/>
+      <c r="AE11" s="104"/>
+      <c r="AF11" s="37"/>
+    </row>
+    <row r="12" spans="2:32" ht="9" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
+      <c r="O12" s="37"/>
+      <c r="P12" s="37"/>
+      <c r="Q12" s="37"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+      <c r="Y12" s="37"/>
+      <c r="Z12" s="37"/>
+      <c r="AA12" s="37"/>
+      <c r="AB12" s="37"/>
+      <c r="AC12" s="37"/>
+      <c r="AD12" s="37"/>
+      <c r="AE12" s="37"/>
+      <c r="AF12" s="37"/>
+    </row>
+    <row r="13" spans="2:32" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="106" t="s">
+        <v>151</v>
+      </c>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="120" t="s">
+        <v>152</v>
+      </c>
+      <c r="I13" s="120"/>
+      <c r="J13" s="120"/>
+      <c r="K13" s="120"/>
+      <c r="L13" s="120"/>
+      <c r="M13" s="120"/>
+      <c r="N13" s="105" t="s">
+        <v>37</v>
+      </c>
+      <c r="O13" s="105"/>
+      <c r="P13" s="105"/>
+      <c r="Q13" s="105" t="s">
+        <v>55</v>
+      </c>
+      <c r="R13" s="105"/>
+      <c r="S13" s="105"/>
+      <c r="T13" s="105"/>
+      <c r="U13" s="105" t="s">
+        <v>154</v>
+      </c>
+      <c r="V13" s="105"/>
+      <c r="W13" s="105"/>
+      <c r="X13" s="125" t="s">
+        <v>155</v>
+      </c>
+      <c r="Y13" s="125"/>
+      <c r="Z13" s="125"/>
+      <c r="AA13" s="125"/>
+      <c r="AB13" s="125" t="s">
+        <v>156</v>
+      </c>
+      <c r="AC13" s="125"/>
+      <c r="AD13" s="125"/>
+      <c r="AE13" s="125"/>
+    </row>
+    <row r="14" spans="2:32" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="106"/>
+      <c r="C14" s="106"/>
+      <c r="D14" s="106"/>
+      <c r="E14" s="106"/>
+      <c r="F14" s="106"/>
+      <c r="G14" s="106"/>
+      <c r="H14" s="120"/>
+      <c r="I14" s="120"/>
+      <c r="J14" s="120"/>
+      <c r="K14" s="120"/>
+      <c r="L14" s="120"/>
+      <c r="M14" s="120"/>
+      <c r="N14" s="105"/>
+      <c r="O14" s="105"/>
+      <c r="P14" s="105"/>
+      <c r="Q14" s="105" t="s">
+        <v>153</v>
+      </c>
+      <c r="R14" s="105"/>
+      <c r="S14" s="105" t="s">
+        <v>29</v>
+      </c>
+      <c r="T14" s="105"/>
+      <c r="U14" s="105"/>
+      <c r="V14" s="105"/>
+      <c r="W14" s="105"/>
+      <c r="X14" s="125"/>
+      <c r="Y14" s="125"/>
+      <c r="Z14" s="125"/>
+      <c r="AA14" s="125"/>
+      <c r="AB14" s="125"/>
+      <c r="AC14" s="125"/>
+      <c r="AD14" s="125"/>
+      <c r="AE14" s="125"/>
+    </row>
+    <row r="15" spans="2:32" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="106"/>
+      <c r="C15" s="106"/>
+      <c r="D15" s="106"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="106"/>
+      <c r="G15" s="106"/>
+      <c r="H15" s="125"/>
+      <c r="I15" s="125"/>
+      <c r="J15" s="125"/>
+      <c r="K15" s="125"/>
+      <c r="L15" s="125"/>
+      <c r="M15" s="125"/>
+      <c r="N15" s="125"/>
+      <c r="O15" s="125"/>
+      <c r="P15" s="125"/>
+      <c r="Q15" s="125"/>
+      <c r="R15" s="125"/>
+      <c r="S15" s="125"/>
+      <c r="T15" s="125"/>
+      <c r="U15" s="125"/>
+      <c r="V15" s="125"/>
+      <c r="W15" s="125"/>
+      <c r="X15" s="125"/>
+      <c r="Y15" s="125"/>
+      <c r="Z15" s="125"/>
+      <c r="AA15" s="125"/>
+      <c r="AB15" s="125"/>
+      <c r="AC15" s="125"/>
+      <c r="AD15" s="125"/>
+      <c r="AE15" s="125"/>
+    </row>
+    <row r="16" spans="2:32" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="106"/>
+      <c r="C16" s="106"/>
+      <c r="D16" s="106"/>
+      <c r="E16" s="106"/>
+      <c r="F16" s="106"/>
+      <c r="G16" s="106"/>
+      <c r="H16" s="125"/>
+      <c r="I16" s="125"/>
+      <c r="J16" s="125"/>
+      <c r="K16" s="125"/>
+      <c r="L16" s="125"/>
+      <c r="M16" s="125"/>
+      <c r="N16" s="125"/>
+      <c r="O16" s="125"/>
+      <c r="P16" s="125"/>
+      <c r="Q16" s="125"/>
+      <c r="R16" s="125"/>
+      <c r="S16" s="125"/>
+      <c r="T16" s="125"/>
+      <c r="U16" s="125"/>
+      <c r="V16" s="125"/>
+      <c r="W16" s="125"/>
+      <c r="X16" s="125"/>
+      <c r="Y16" s="125"/>
+      <c r="Z16" s="125"/>
+      <c r="AA16" s="125"/>
+      <c r="AB16" s="125"/>
+      <c r="AC16" s="125"/>
+      <c r="AD16" s="125"/>
+      <c r="AE16" s="125"/>
+    </row>
+    <row r="17" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="106" t="s">
         <v>150</v>
       </c>
-      <c r="L7" s="97"/>
-[...177 lines deleted...]
-      <c r="X13" s="120" t="s">
+      <c r="C17" s="106"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
+      <c r="F17" s="106"/>
+      <c r="G17" s="106"/>
+      <c r="H17" s="105"/>
+      <c r="I17" s="105"/>
+      <c r="J17" s="105"/>
+      <c r="K17" s="105"/>
+      <c r="L17" s="105"/>
+      <c r="M17" s="105"/>
+      <c r="N17" s="105"/>
+      <c r="O17" s="105"/>
+      <c r="P17" s="105"/>
+      <c r="Q17" s="105"/>
+      <c r="R17" s="105"/>
+      <c r="S17" s="105"/>
+      <c r="T17" s="105"/>
+      <c r="U17" s="105"/>
+      <c r="V17" s="105"/>
+      <c r="W17" s="105"/>
+      <c r="X17" s="105"/>
+      <c r="Y17" s="105"/>
+      <c r="Z17" s="105"/>
+      <c r="AA17" s="105"/>
+      <c r="AB17" s="105"/>
+      <c r="AC17" s="105"/>
+      <c r="AD17" s="105"/>
+      <c r="AE17" s="105"/>
+    </row>
+    <row r="18" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="106"/>
+      <c r="C18" s="106"/>
+      <c r="D18" s="106"/>
+      <c r="E18" s="106"/>
+      <c r="F18" s="106"/>
+      <c r="G18" s="106"/>
+      <c r="H18" s="105"/>
+      <c r="I18" s="105"/>
+      <c r="J18" s="105"/>
+      <c r="K18" s="105"/>
+      <c r="L18" s="105"/>
+      <c r="M18" s="105"/>
+      <c r="N18" s="105"/>
+      <c r="O18" s="105"/>
+      <c r="P18" s="105"/>
+      <c r="Q18" s="105"/>
+      <c r="R18" s="105"/>
+      <c r="S18" s="105"/>
+      <c r="T18" s="105"/>
+      <c r="U18" s="105"/>
+      <c r="V18" s="105"/>
+      <c r="W18" s="105"/>
+      <c r="X18" s="105"/>
+      <c r="Y18" s="105"/>
+      <c r="Z18" s="105"/>
+      <c r="AA18" s="105"/>
+      <c r="AB18" s="105"/>
+      <c r="AC18" s="105"/>
+      <c r="AD18" s="105"/>
+      <c r="AE18" s="105"/>
+    </row>
+    <row r="19" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="106" t="s">
         <v>157</v>
       </c>
-      <c r="Y13" s="120"/>
-[...2 lines deleted...]
-      <c r="AB13" s="120" t="s">
+      <c r="C19" s="106"/>
+      <c r="D19" s="106"/>
+      <c r="E19" s="106"/>
+      <c r="F19" s="106"/>
+      <c r="G19" s="106"/>
+      <c r="H19" s="105" t="s">
+        <v>163</v>
+      </c>
+      <c r="I19" s="105"/>
+      <c r="J19" s="105"/>
+      <c r="K19" s="105"/>
+      <c r="L19" s="105"/>
+      <c r="M19" s="105"/>
+      <c r="N19" s="105"/>
+      <c r="O19" s="105"/>
+      <c r="P19" s="105"/>
+      <c r="Q19" s="105"/>
+      <c r="R19" s="105"/>
+      <c r="S19" s="105"/>
+      <c r="T19" s="105"/>
+      <c r="U19" s="105"/>
+      <c r="V19" s="105"/>
+      <c r="W19" s="105"/>
+      <c r="X19" s="105"/>
+      <c r="Y19" s="105"/>
+      <c r="Z19" s="105"/>
+      <c r="AA19" s="105"/>
+      <c r="AB19" s="105"/>
+      <c r="AC19" s="105"/>
+      <c r="AD19" s="105"/>
+      <c r="AE19" s="105"/>
+    </row>
+    <row r="20" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="138" t="s">
+        <v>106</v>
+      </c>
+      <c r="C20" s="106" t="s">
         <v>158</v>
       </c>
-      <c r="AC13" s="120"/>
-[...170 lines deleted...]
-      <c r="B19" s="101" t="s">
+      <c r="D20" s="106"/>
+      <c r="E20" s="106"/>
+      <c r="F20" s="106"/>
+      <c r="G20" s="106"/>
+      <c r="H20" s="125" t="s">
+        <v>164</v>
+      </c>
+      <c r="I20" s="125"/>
+      <c r="J20" s="125"/>
+      <c r="K20" s="125"/>
+      <c r="L20" s="125"/>
+      <c r="M20" s="126" t="s">
+        <v>91</v>
+      </c>
+      <c r="N20" s="126"/>
+      <c r="O20" s="126"/>
+      <c r="P20" s="126"/>
+      <c r="Q20" s="125" t="s">
+        <v>165</v>
+      </c>
+      <c r="R20" s="125"/>
+      <c r="S20" s="125"/>
+      <c r="T20" s="105" t="s">
+        <v>15</v>
+      </c>
+      <c r="U20" s="105"/>
+      <c r="V20" s="105"/>
+      <c r="W20" s="105"/>
+      <c r="X20" s="105"/>
+      <c r="Y20" s="125" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z20" s="125"/>
+      <c r="AA20" s="125"/>
+      <c r="AB20" s="105"/>
+      <c r="AC20" s="105"/>
+      <c r="AD20" s="105"/>
+      <c r="AE20" s="105"/>
+    </row>
+    <row r="21" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="138"/>
+      <c r="C21" s="106"/>
+      <c r="D21" s="106"/>
+      <c r="E21" s="106"/>
+      <c r="F21" s="106"/>
+      <c r="G21" s="106"/>
+      <c r="H21" s="125"/>
+      <c r="I21" s="125"/>
+      <c r="J21" s="125"/>
+      <c r="K21" s="125"/>
+      <c r="L21" s="125"/>
+      <c r="M21" s="126"/>
+      <c r="N21" s="126"/>
+      <c r="O21" s="126"/>
+      <c r="P21" s="126"/>
+      <c r="Q21" s="125"/>
+      <c r="R21" s="125"/>
+      <c r="S21" s="125"/>
+      <c r="T21" s="105" t="s">
+        <v>166</v>
+      </c>
+      <c r="U21" s="105"/>
+      <c r="V21" s="105"/>
+      <c r="W21" s="105"/>
+      <c r="X21" s="105"/>
+      <c r="Y21" s="125"/>
+      <c r="Z21" s="125"/>
+      <c r="AA21" s="125"/>
+      <c r="AB21" s="105"/>
+      <c r="AC21" s="105"/>
+      <c r="AD21" s="105"/>
+      <c r="AE21" s="105"/>
+    </row>
+    <row r="22" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="138"/>
+      <c r="C22" s="106"/>
+      <c r="D22" s="106"/>
+      <c r="E22" s="106"/>
+      <c r="F22" s="106"/>
+      <c r="G22" s="106"/>
+      <c r="H22" s="107" t="s">
+        <v>167</v>
+      </c>
+      <c r="I22" s="107"/>
+      <c r="J22" s="107"/>
+      <c r="K22" s="107"/>
+      <c r="L22" s="107"/>
+      <c r="M22" s="107"/>
+      <c r="N22" s="107"/>
+      <c r="O22" s="107"/>
+      <c r="P22" s="107"/>
+      <c r="Q22" s="105"/>
+      <c r="R22" s="105"/>
+      <c r="S22" s="105"/>
+      <c r="T22" s="105"/>
+      <c r="U22" s="105"/>
+      <c r="V22" s="105"/>
+      <c r="W22" s="105"/>
+      <c r="X22" s="105"/>
+      <c r="Y22" s="105"/>
+      <c r="Z22" s="105"/>
+      <c r="AA22" s="105"/>
+      <c r="AB22" s="105"/>
+      <c r="AC22" s="105"/>
+      <c r="AD22" s="105"/>
+      <c r="AE22" s="105"/>
+    </row>
+    <row r="23" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="138"/>
+      <c r="C23" s="106"/>
+      <c r="D23" s="106"/>
+      <c r="E23" s="106"/>
+      <c r="F23" s="106"/>
+      <c r="G23" s="106"/>
+      <c r="H23" s="106" t="s">
+        <v>168</v>
+      </c>
+      <c r="I23" s="106"/>
+      <c r="J23" s="106"/>
+      <c r="K23" s="106"/>
+      <c r="L23" s="106"/>
+      <c r="M23" s="106"/>
+      <c r="N23" s="106"/>
+      <c r="O23" s="106"/>
+      <c r="P23" s="106"/>
+      <c r="Q23" s="105"/>
+      <c r="R23" s="105"/>
+      <c r="S23" s="105"/>
+      <c r="T23" s="105"/>
+      <c r="U23" s="105"/>
+      <c r="V23" s="105"/>
+      <c r="W23" s="105"/>
+      <c r="X23" s="105"/>
+      <c r="Y23" s="105"/>
+      <c r="Z23" s="105"/>
+      <c r="AA23" s="105"/>
+      <c r="AB23" s="105"/>
+      <c r="AC23" s="105"/>
+      <c r="AD23" s="105"/>
+      <c r="AE23" s="105"/>
+    </row>
+    <row r="24" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="138"/>
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="106"/>
+      <c r="F24" s="106"/>
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="106"/>
+      <c r="J24" s="106"/>
+      <c r="K24" s="106"/>
+      <c r="L24" s="106"/>
+      <c r="M24" s="106"/>
+      <c r="N24" s="106"/>
+      <c r="O24" s="106"/>
+      <c r="P24" s="106"/>
+      <c r="Q24" s="105"/>
+      <c r="R24" s="105"/>
+      <c r="S24" s="105"/>
+      <c r="T24" s="105"/>
+      <c r="U24" s="105"/>
+      <c r="V24" s="105"/>
+      <c r="W24" s="105"/>
+      <c r="X24" s="105"/>
+      <c r="Y24" s="105"/>
+      <c r="Z24" s="105"/>
+      <c r="AA24" s="105"/>
+      <c r="AB24" s="105"/>
+      <c r="AC24" s="105"/>
+      <c r="AD24" s="105"/>
+      <c r="AE24" s="105"/>
+    </row>
+    <row r="25" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="138"/>
+      <c r="C25" s="106" t="s">
         <v>159</v>
       </c>
-      <c r="C19" s="101"/>
-[...35 lines deleted...]
-      <c r="C20" s="101" t="s">
+      <c r="D25" s="106"/>
+      <c r="E25" s="106"/>
+      <c r="F25" s="106"/>
+      <c r="G25" s="106"/>
+      <c r="H25" s="127" t="s">
+        <v>169</v>
+      </c>
+      <c r="I25" s="128"/>
+      <c r="J25" s="108" t="s">
+        <v>173</v>
+      </c>
+      <c r="K25" s="109"/>
+      <c r="L25" s="110"/>
+      <c r="M25" s="131" t="s">
+        <v>170</v>
+      </c>
+      <c r="N25" s="132"/>
+      <c r="O25" s="132"/>
+      <c r="P25" s="133"/>
+      <c r="Q25" s="105"/>
+      <c r="R25" s="105"/>
+      <c r="S25" s="105"/>
+      <c r="T25" s="105"/>
+      <c r="U25" s="105"/>
+      <c r="V25" s="105"/>
+      <c r="W25" s="105"/>
+      <c r="X25" s="105"/>
+      <c r="Y25" s="105"/>
+      <c r="Z25" s="105"/>
+      <c r="AA25" s="105"/>
+      <c r="AB25" s="105"/>
+      <c r="AC25" s="105"/>
+      <c r="AD25" s="105"/>
+      <c r="AE25" s="105"/>
+    </row>
+    <row r="26" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="138"/>
+      <c r="C26" s="106"/>
+      <c r="D26" s="106"/>
+      <c r="E26" s="106"/>
+      <c r="F26" s="106"/>
+      <c r="G26" s="106"/>
+      <c r="H26" s="129"/>
+      <c r="I26" s="130"/>
+      <c r="J26" s="111" t="s">
+        <v>174</v>
+      </c>
+      <c r="K26" s="112"/>
+      <c r="L26" s="113"/>
+      <c r="M26" s="134"/>
+      <c r="N26" s="135"/>
+      <c r="O26" s="135"/>
+      <c r="P26" s="136"/>
+      <c r="Q26" s="105"/>
+      <c r="R26" s="105"/>
+      <c r="S26" s="105"/>
+      <c r="T26" s="105"/>
+      <c r="U26" s="105"/>
+      <c r="V26" s="105"/>
+      <c r="W26" s="105"/>
+      <c r="X26" s="105"/>
+      <c r="Y26" s="105"/>
+      <c r="Z26" s="105"/>
+      <c r="AA26" s="105"/>
+      <c r="AB26" s="105"/>
+      <c r="AC26" s="105"/>
+      <c r="AD26" s="105"/>
+      <c r="AE26" s="105"/>
+    </row>
+    <row r="27" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="138"/>
+      <c r="C27" s="106"/>
+      <c r="D27" s="106"/>
+      <c r="E27" s="106"/>
+      <c r="F27" s="106"/>
+      <c r="G27" s="106"/>
+      <c r="H27" s="114" t="s">
+        <v>172</v>
+      </c>
+      <c r="I27" s="115"/>
+      <c r="J27" s="115"/>
+      <c r="K27" s="115"/>
+      <c r="L27" s="115"/>
+      <c r="M27" s="116"/>
+      <c r="N27" s="117" t="s">
+        <v>177</v>
+      </c>
+      <c r="O27" s="118"/>
+      <c r="P27" s="119"/>
+      <c r="Q27" s="105"/>
+      <c r="R27" s="105"/>
+      <c r="S27" s="105"/>
+      <c r="T27" s="105"/>
+      <c r="U27" s="105"/>
+      <c r="V27" s="105"/>
+      <c r="W27" s="105"/>
+      <c r="X27" s="105"/>
+      <c r="Y27" s="105"/>
+      <c r="Z27" s="105"/>
+      <c r="AA27" s="105"/>
+      <c r="AB27" s="105"/>
+      <c r="AC27" s="105"/>
+      <c r="AD27" s="105"/>
+      <c r="AE27" s="105"/>
+    </row>
+    <row r="28" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="138"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="114" t="s">
+        <v>172</v>
+      </c>
+      <c r="I28" s="115"/>
+      <c r="J28" s="115"/>
+      <c r="K28" s="115"/>
+      <c r="L28" s="115"/>
+      <c r="M28" s="116"/>
+      <c r="N28" s="117" t="s">
+        <v>176</v>
+      </c>
+      <c r="O28" s="118"/>
+      <c r="P28" s="119"/>
+      <c r="Q28" s="120"/>
+      <c r="R28" s="120"/>
+      <c r="S28" s="120"/>
+      <c r="T28" s="120"/>
+      <c r="U28" s="120"/>
+      <c r="V28" s="120"/>
+      <c r="W28" s="105"/>
+      <c r="X28" s="105"/>
+      <c r="Y28" s="105"/>
+      <c r="Z28" s="105"/>
+      <c r="AA28" s="105"/>
+      <c r="AB28" s="105"/>
+      <c r="AC28" s="105"/>
+      <c r="AD28" s="105"/>
+      <c r="AE28" s="105"/>
+    </row>
+    <row r="29" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="138"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106" t="s">
+        <v>168</v>
+      </c>
+      <c r="I29" s="106"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="106"/>
+      <c r="L29" s="106"/>
+      <c r="M29" s="106"/>
+      <c r="N29" s="106"/>
+      <c r="O29" s="106"/>
+      <c r="P29" s="106"/>
+      <c r="Q29" s="120"/>
+      <c r="R29" s="120"/>
+      <c r="S29" s="120"/>
+      <c r="T29" s="120"/>
+      <c r="U29" s="120"/>
+      <c r="V29" s="120"/>
+      <c r="W29" s="120"/>
+      <c r="X29" s="120"/>
+      <c r="Y29" s="120"/>
+      <c r="Z29" s="120"/>
+      <c r="AA29" s="120"/>
+      <c r="AB29" s="120"/>
+      <c r="AC29" s="120"/>
+      <c r="AD29" s="120"/>
+      <c r="AE29" s="120"/>
+    </row>
+    <row r="30" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="138"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
+      <c r="I30" s="106"/>
+      <c r="J30" s="106"/>
+      <c r="K30" s="106"/>
+      <c r="L30" s="106"/>
+      <c r="M30" s="106"/>
+      <c r="N30" s="106"/>
+      <c r="O30" s="106"/>
+      <c r="P30" s="106"/>
+      <c r="Q30" s="120"/>
+      <c r="R30" s="120"/>
+      <c r="S30" s="120"/>
+      <c r="T30" s="120"/>
+      <c r="U30" s="120"/>
+      <c r="V30" s="120"/>
+      <c r="W30" s="120"/>
+      <c r="X30" s="120"/>
+      <c r="Y30" s="120"/>
+      <c r="Z30" s="120"/>
+      <c r="AA30" s="120"/>
+      <c r="AB30" s="120"/>
+      <c r="AC30" s="120"/>
+      <c r="AD30" s="120"/>
+      <c r="AE30" s="120"/>
+    </row>
+    <row r="31" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="138"/>
+      <c r="C31" s="106" t="s">
         <v>160</v>
       </c>
-      <c r="D20" s="101"/>
-[...174 lines deleted...]
-      <c r="C25" s="101" t="s">
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="120" t="s">
+        <v>171</v>
+      </c>
+      <c r="I31" s="120"/>
+      <c r="J31" s="120"/>
+      <c r="K31" s="120"/>
+      <c r="L31" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="M31" s="137"/>
+      <c r="N31" s="137"/>
+      <c r="O31" s="137"/>
+      <c r="P31" s="137"/>
+      <c r="Q31" s="120" t="s">
+        <v>32</v>
+      </c>
+      <c r="R31" s="120"/>
+      <c r="S31" s="120"/>
+      <c r="T31" s="137" t="s">
+        <v>91</v>
+      </c>
+      <c r="U31" s="137"/>
+      <c r="V31" s="137"/>
+      <c r="W31" s="137"/>
+      <c r="X31" s="125" t="s">
+        <v>179</v>
+      </c>
+      <c r="Y31" s="125"/>
+      <c r="Z31" s="125"/>
+      <c r="AA31" s="125"/>
+      <c r="AB31" s="120"/>
+      <c r="AC31" s="120"/>
+      <c r="AD31" s="120"/>
+      <c r="AE31" s="120"/>
+    </row>
+    <row r="32" spans="2:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="138"/>
+      <c r="C32" s="106"/>
+      <c r="D32" s="106"/>
+      <c r="E32" s="106"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="106"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="120"/>
+      <c r="J32" s="120"/>
+      <c r="K32" s="120"/>
+      <c r="L32" s="137"/>
+      <c r="M32" s="137"/>
+      <c r="N32" s="137"/>
+      <c r="O32" s="137"/>
+      <c r="P32" s="137"/>
+      <c r="Q32" s="120"/>
+      <c r="R32" s="120"/>
+      <c r="S32" s="120"/>
+      <c r="T32" s="137"/>
+      <c r="U32" s="137"/>
+      <c r="V32" s="137"/>
+      <c r="W32" s="137"/>
+      <c r="X32" s="125"/>
+      <c r="Y32" s="125"/>
+      <c r="Z32" s="125"/>
+      <c r="AA32" s="125"/>
+      <c r="AB32" s="120"/>
+      <c r="AC32" s="120"/>
+      <c r="AD32" s="120"/>
+      <c r="AE32" s="120"/>
+    </row>
+    <row r="33" spans="1:31" s="35" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="138"/>
+      <c r="C33" s="106"/>
+      <c r="D33" s="106"/>
+      <c r="E33" s="106"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="106"/>
+      <c r="H33" s="120" t="s">
+        <v>178</v>
+      </c>
+      <c r="I33" s="120"/>
+      <c r="J33" s="120"/>
+      <c r="K33" s="120"/>
+      <c r="L33" s="120"/>
+      <c r="M33" s="120"/>
+      <c r="N33" s="120"/>
+      <c r="O33" s="120"/>
+      <c r="P33" s="120"/>
+      <c r="Q33" s="120"/>
+      <c r="R33" s="120"/>
+      <c r="S33" s="120"/>
+      <c r="T33" s="120"/>
+      <c r="U33" s="120"/>
+      <c r="V33" s="120"/>
+      <c r="W33" s="120"/>
+      <c r="X33" s="120"/>
+      <c r="Y33" s="120"/>
+      <c r="Z33" s="120"/>
+      <c r="AA33" s="120"/>
+      <c r="AB33" s="120"/>
+      <c r="AC33" s="120"/>
+      <c r="AD33" s="120"/>
+      <c r="AE33" s="120"/>
+    </row>
+    <row r="34" spans="1:31" s="35" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="106" t="s">
         <v>161</v>
       </c>
-      <c r="D25" s="101"/>
-[...7 lines deleted...]
-      <c r="J25" s="103" t="s">
+      <c r="C34" s="106"/>
+      <c r="D34" s="106"/>
+      <c r="E34" s="106"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="106"/>
+      <c r="H34" s="120"/>
+      <c r="I34" s="120"/>
+      <c r="J34" s="120"/>
+      <c r="K34" s="120"/>
+      <c r="L34" s="120"/>
+      <c r="M34" s="120"/>
+      <c r="N34" s="120"/>
+      <c r="O34" s="120"/>
+      <c r="P34" s="120"/>
+      <c r="Q34" s="120"/>
+      <c r="R34" s="120"/>
+      <c r="S34" s="120"/>
+      <c r="T34" s="120"/>
+      <c r="U34" s="120"/>
+      <c r="V34" s="120"/>
+      <c r="W34" s="120"/>
+      <c r="X34" s="120"/>
+      <c r="Y34" s="120"/>
+      <c r="Z34" s="120"/>
+      <c r="AA34" s="120"/>
+      <c r="AB34" s="120"/>
+      <c r="AC34" s="120"/>
+      <c r="AD34" s="120"/>
+      <c r="AE34" s="120"/>
+    </row>
+    <row r="35" spans="1:31" s="35" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="106" t="s">
+        <v>101</v>
+      </c>
+      <c r="C35" s="106"/>
+      <c r="D35" s="106"/>
+      <c r="E35" s="106"/>
+      <c r="F35" s="106"/>
+      <c r="G35" s="106"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="120"/>
+      <c r="J35" s="120"/>
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="120"/>
+      <c r="N35" s="120"/>
+      <c r="O35" s="120"/>
+      <c r="P35" s="120"/>
+      <c r="Q35" s="120"/>
+      <c r="R35" s="120"/>
+      <c r="S35" s="120"/>
+      <c r="T35" s="120"/>
+      <c r="U35" s="120"/>
+      <c r="V35" s="120"/>
+      <c r="W35" s="120"/>
+      <c r="X35" s="120"/>
+      <c r="Y35" s="120"/>
+      <c r="Z35" s="120"/>
+      <c r="AA35" s="120"/>
+      <c r="AB35" s="120"/>
+      <c r="AC35" s="120"/>
+      <c r="AD35" s="120"/>
+      <c r="AE35" s="120"/>
+    </row>
+    <row r="36" spans="1:31" s="35" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="106" t="s">
+        <v>143</v>
+      </c>
+      <c r="C36" s="106"/>
+      <c r="D36" s="106"/>
+      <c r="E36" s="106"/>
+      <c r="F36" s="106"/>
+      <c r="G36" s="106"/>
+      <c r="H36" s="120"/>
+      <c r="I36" s="120"/>
+      <c r="J36" s="120"/>
+      <c r="K36" s="120"/>
+      <c r="L36" s="120"/>
+      <c r="M36" s="120"/>
+      <c r="N36" s="120"/>
+      <c r="O36" s="120"/>
+      <c r="P36" s="120"/>
+      <c r="Q36" s="120"/>
+      <c r="R36" s="120"/>
+      <c r="S36" s="120"/>
+      <c r="T36" s="120"/>
+      <c r="U36" s="120"/>
+      <c r="V36" s="120"/>
+      <c r="W36" s="120"/>
+      <c r="X36" s="120"/>
+      <c r="Y36" s="120"/>
+      <c r="Z36" s="120"/>
+      <c r="AA36" s="120"/>
+      <c r="AB36" s="120"/>
+      <c r="AC36" s="120"/>
+      <c r="AD36" s="120"/>
+      <c r="AE36" s="120"/>
+    </row>
+    <row r="37" spans="1:31" s="35" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="106" t="s">
+        <v>162</v>
+      </c>
+      <c r="C37" s="106"/>
+      <c r="D37" s="106"/>
+      <c r="E37" s="106"/>
+      <c r="F37" s="106"/>
+      <c r="G37" s="106"/>
+      <c r="H37" s="120"/>
+      <c r="I37" s="120"/>
+      <c r="J37" s="120"/>
+      <c r="K37" s="120"/>
+      <c r="L37" s="120"/>
+      <c r="M37" s="120"/>
+      <c r="N37" s="120"/>
+      <c r="O37" s="120"/>
+      <c r="P37" s="120"/>
+      <c r="Q37" s="120"/>
+      <c r="R37" s="120"/>
+      <c r="S37" s="120"/>
+      <c r="T37" s="120"/>
+      <c r="U37" s="120"/>
+      <c r="V37" s="120"/>
+      <c r="W37" s="120"/>
+      <c r="X37" s="120"/>
+      <c r="Y37" s="120"/>
+      <c r="Z37" s="120"/>
+      <c r="AA37" s="120"/>
+      <c r="AB37" s="120"/>
+      <c r="AC37" s="120"/>
+      <c r="AD37" s="120"/>
+      <c r="AE37" s="120"/>
+    </row>
+    <row r="38" spans="1:31" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="38"/>
+      <c r="C38" s="38"/>
+      <c r="D38" s="38"/>
+      <c r="E38" s="38"/>
+      <c r="F38" s="38"/>
+      <c r="G38" s="38"/>
+      <c r="H38" s="38"/>
+      <c r="I38" s="38"/>
+      <c r="J38" s="38"/>
+      <c r="K38" s="38"/>
+      <c r="L38" s="38"/>
+      <c r="M38" s="38"/>
+      <c r="N38" s="38"/>
+      <c r="O38" s="38"/>
+      <c r="P38" s="38"/>
+      <c r="Q38" s="38"/>
+      <c r="R38" s="38"/>
+      <c r="S38" s="38"/>
+      <c r="T38" s="38"/>
+      <c r="U38" s="38"/>
+      <c r="V38" s="38"/>
+      <c r="W38" s="38"/>
+      <c r="X38" s="38"/>
+      <c r="Y38" s="38"/>
+      <c r="Z38" s="38"/>
+      <c r="AA38" s="38"/>
+      <c r="AB38" s="38"/>
+      <c r="AC38" s="38"/>
+      <c r="AD38" s="38"/>
+      <c r="AE38" s="38"/>
+    </row>
+    <row r="39" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="39"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
+      <c r="K39" s="39"/>
+      <c r="L39" s="39"/>
+      <c r="M39" s="39"/>
+      <c r="N39" s="39"/>
+      <c r="O39" s="39"/>
+      <c r="P39" s="39"/>
+      <c r="Q39" s="39"/>
+      <c r="R39" s="39"/>
+      <c r="S39" s="39"/>
+      <c r="T39" s="39"/>
+      <c r="U39" s="39"/>
+      <c r="V39" s="39"/>
+      <c r="W39" s="39"/>
+      <c r="X39" s="39"/>
+      <c r="Y39" s="39"/>
+      <c r="Z39" s="39"/>
+      <c r="AA39" s="39"/>
+      <c r="AB39" s="39"/>
+      <c r="AC39" s="39"/>
+      <c r="AD39" s="39"/>
+      <c r="AE39" s="39"/>
+    </row>
+    <row r="40" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="36"/>
+      <c r="B40" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="AE40" s="36"/>
+    </row>
+    <row r="41" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="36"/>
+      <c r="AE41" s="36"/>
+    </row>
+    <row r="42" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="36"/>
+      <c r="AE42" s="36"/>
+    </row>
+    <row r="43" spans="1:31" s="35" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="36"/>
+      <c r="B43" s="121" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="121"/>
+      <c r="D43" s="121"/>
+      <c r="E43" s="121"/>
+      <c r="F43" s="121"/>
+      <c r="G43" s="121"/>
+      <c r="H43" s="121"/>
+      <c r="I43" s="121"/>
+      <c r="J43" s="121"/>
+      <c r="K43" s="121"/>
+      <c r="L43" s="121"/>
+      <c r="M43" s="121"/>
+      <c r="N43" s="121"/>
+      <c r="O43" s="121"/>
+      <c r="P43" s="121"/>
+      <c r="Q43" s="121"/>
+      <c r="R43" s="121"/>
+      <c r="S43" s="121"/>
+      <c r="T43" s="121"/>
+      <c r="U43" s="121"/>
+      <c r="V43" s="121"/>
+      <c r="W43" s="121"/>
+      <c r="X43" s="121"/>
+      <c r="Y43" s="121"/>
+      <c r="Z43" s="121"/>
+      <c r="AA43" s="121"/>
+      <c r="AB43" s="121"/>
+      <c r="AC43" s="121"/>
+      <c r="AD43" s="121"/>
+      <c r="AE43" s="122"/>
+    </row>
+    <row r="44" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="36"/>
+      <c r="AE44" s="36"/>
+    </row>
+    <row r="45" spans="1:31" s="35" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="36"/>
+      <c r="B45" s="121" t="s">
+        <v>181</v>
+      </c>
+      <c r="C45" s="121"/>
+      <c r="D45" s="121"/>
+      <c r="E45" s="121"/>
+      <c r="F45" s="121"/>
+      <c r="G45" s="121"/>
+      <c r="H45" s="121"/>
+      <c r="I45" s="121"/>
+      <c r="J45" s="121"/>
+      <c r="K45" s="121"/>
+      <c r="L45" s="121"/>
+      <c r="M45" s="121"/>
+      <c r="N45" s="121"/>
+      <c r="O45" s="121"/>
+      <c r="P45" s="121"/>
+      <c r="Q45" s="121"/>
+      <c r="R45" s="121"/>
+      <c r="S45" s="121"/>
+      <c r="T45" s="121"/>
+      <c r="U45" s="121"/>
+      <c r="V45" s="121"/>
+      <c r="W45" s="121"/>
+      <c r="X45" s="121"/>
+      <c r="Y45" s="121"/>
+      <c r="Z45" s="121"/>
+      <c r="AA45" s="121"/>
+      <c r="AB45" s="121"/>
+      <c r="AC45" s="121"/>
+      <c r="AD45" s="121"/>
+      <c r="AE45" s="122"/>
+    </row>
+    <row r="46" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="36"/>
+      <c r="AE46" s="36"/>
+    </row>
+    <row r="47" spans="1:31" s="35" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="36"/>
+      <c r="B47" s="121" t="s">
         <v>175</v>
       </c>
-      <c r="K25" s="104"/>
-[...476 lines deleted...]
-      <c r="B40" s="33" t="s">
+      <c r="C47" s="121"/>
+      <c r="D47" s="121"/>
+      <c r="E47" s="121"/>
+      <c r="F47" s="121"/>
+      <c r="G47" s="121"/>
+      <c r="H47" s="121"/>
+      <c r="I47" s="121"/>
+      <c r="J47" s="121"/>
+      <c r="K47" s="121"/>
+      <c r="L47" s="121"/>
+      <c r="M47" s="121"/>
+      <c r="N47" s="121"/>
+      <c r="O47" s="121"/>
+      <c r="P47" s="121"/>
+      <c r="Q47" s="121"/>
+      <c r="R47" s="121"/>
+      <c r="S47" s="121"/>
+      <c r="T47" s="121"/>
+      <c r="U47" s="121"/>
+      <c r="V47" s="121"/>
+      <c r="W47" s="121"/>
+      <c r="X47" s="121"/>
+      <c r="Y47" s="121"/>
+      <c r="Z47" s="121"/>
+      <c r="AA47" s="121"/>
+      <c r="AB47" s="121"/>
+      <c r="AC47" s="121"/>
+      <c r="AD47" s="121"/>
+      <c r="AE47" s="122"/>
+    </row>
+    <row r="48" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="36"/>
+      <c r="AE48" s="36"/>
+    </row>
+    <row r="49" spans="1:31" s="35" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="36"/>
+      <c r="B49" s="121" t="s">
         <v>182</v>
       </c>
-      <c r="AE40" s="34"/>
-[...50 lines deleted...]
-      <c r="B45" s="116" t="s">
+      <c r="C49" s="121"/>
+      <c r="D49" s="121"/>
+      <c r="E49" s="121"/>
+      <c r="F49" s="121"/>
+      <c r="G49" s="121"/>
+      <c r="H49" s="121"/>
+      <c r="I49" s="121"/>
+      <c r="J49" s="121"/>
+      <c r="K49" s="121"/>
+      <c r="L49" s="121"/>
+      <c r="M49" s="121"/>
+      <c r="N49" s="121"/>
+      <c r="O49" s="121"/>
+      <c r="P49" s="121"/>
+      <c r="Q49" s="121"/>
+      <c r="R49" s="121"/>
+      <c r="S49" s="121"/>
+      <c r="T49" s="121"/>
+      <c r="U49" s="121"/>
+      <c r="V49" s="121"/>
+      <c r="W49" s="121"/>
+      <c r="X49" s="121"/>
+      <c r="Y49" s="121"/>
+      <c r="Z49" s="121"/>
+      <c r="AA49" s="121"/>
+      <c r="AB49" s="121"/>
+      <c r="AC49" s="121"/>
+      <c r="AD49" s="121"/>
+      <c r="AE49" s="122"/>
+    </row>
+    <row r="50" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="36"/>
+      <c r="AE50" s="36"/>
+    </row>
+    <row r="51" spans="1:31" s="35" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="36"/>
+      <c r="B51" s="121" t="s">
         <v>183</v>
       </c>
-      <c r="C45" s="116"/>
-[...74 lines deleted...]
-      <c r="B49" s="116" t="s">
+      <c r="C51" s="121"/>
+      <c r="D51" s="121"/>
+      <c r="E51" s="121"/>
+      <c r="F51" s="121"/>
+      <c r="G51" s="121"/>
+      <c r="H51" s="121"/>
+      <c r="I51" s="121"/>
+      <c r="J51" s="121"/>
+      <c r="K51" s="121"/>
+      <c r="L51" s="121"/>
+      <c r="M51" s="121"/>
+      <c r="N51" s="121"/>
+      <c r="O51" s="121"/>
+      <c r="P51" s="121"/>
+      <c r="Q51" s="121"/>
+      <c r="R51" s="121"/>
+      <c r="S51" s="121"/>
+      <c r="T51" s="121"/>
+      <c r="U51" s="121"/>
+      <c r="V51" s="121"/>
+      <c r="W51" s="121"/>
+      <c r="X51" s="121"/>
+      <c r="Y51" s="121"/>
+      <c r="Z51" s="121"/>
+      <c r="AA51" s="121"/>
+      <c r="AB51" s="121"/>
+      <c r="AC51" s="121"/>
+      <c r="AD51" s="121"/>
+      <c r="AE51" s="122"/>
+    </row>
+    <row r="52" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="36"/>
+      <c r="AE52" s="36"/>
+    </row>
+    <row r="53" spans="1:31" s="35" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="36"/>
+      <c r="B53" s="121" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" s="121"/>
+      <c r="D53" s="121"/>
+      <c r="E53" s="121"/>
+      <c r="F53" s="121"/>
+      <c r="G53" s="121"/>
+      <c r="H53" s="121"/>
+      <c r="I53" s="121"/>
+      <c r="J53" s="121"/>
+      <c r="K53" s="121"/>
+      <c r="L53" s="121"/>
+      <c r="M53" s="121"/>
+      <c r="N53" s="121"/>
+      <c r="O53" s="121"/>
+      <c r="P53" s="121"/>
+      <c r="Q53" s="121"/>
+      <c r="R53" s="121"/>
+      <c r="S53" s="121"/>
+      <c r="T53" s="121"/>
+      <c r="U53" s="121"/>
+      <c r="V53" s="121"/>
+      <c r="W53" s="121"/>
+      <c r="X53" s="121"/>
+      <c r="Y53" s="121"/>
+      <c r="Z53" s="121"/>
+      <c r="AA53" s="121"/>
+      <c r="AB53" s="121"/>
+      <c r="AC53" s="121"/>
+      <c r="AD53" s="121"/>
+      <c r="AE53" s="122"/>
+    </row>
+    <row r="54" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="36"/>
+      <c r="AE54" s="36"/>
+    </row>
+    <row r="55" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="36"/>
+      <c r="B55" s="123" t="s">
         <v>184</v>
       </c>
-      <c r="C49" s="116"/>
-[...35 lines deleted...]
-      <c r="B51" s="116" t="s">
+      <c r="C55" s="123"/>
+      <c r="D55" s="123"/>
+      <c r="E55" s="123"/>
+      <c r="F55" s="123"/>
+      <c r="G55" s="123"/>
+      <c r="H55" s="123"/>
+      <c r="I55" s="123"/>
+      <c r="J55" s="123"/>
+      <c r="K55" s="123"/>
+      <c r="L55" s="123"/>
+      <c r="M55" s="123"/>
+      <c r="N55" s="123"/>
+      <c r="O55" s="123"/>
+      <c r="P55" s="123"/>
+      <c r="Q55" s="123"/>
+      <c r="R55" s="123"/>
+      <c r="S55" s="123"/>
+      <c r="T55" s="123"/>
+      <c r="U55" s="123"/>
+      <c r="V55" s="123"/>
+      <c r="W55" s="123"/>
+      <c r="X55" s="123"/>
+      <c r="Y55" s="123"/>
+      <c r="Z55" s="123"/>
+      <c r="AA55" s="123"/>
+      <c r="AB55" s="123"/>
+      <c r="AC55" s="123"/>
+      <c r="AD55" s="123"/>
+      <c r="AE55" s="124"/>
+    </row>
+    <row r="56" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="36"/>
+      <c r="AE56" s="36"/>
+    </row>
+    <row r="57" spans="1:31" s="35" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="36"/>
+      <c r="B57" s="121" t="s">
         <v>185</v>
       </c>
-      <c r="C51" s="116"/>
-[...218 lines deleted...]
-    <row r="89" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+      <c r="C57" s="121"/>
+      <c r="D57" s="121"/>
+      <c r="E57" s="121"/>
+      <c r="F57" s="121"/>
+      <c r="G57" s="121"/>
+      <c r="H57" s="121"/>
+      <c r="I57" s="121"/>
+      <c r="J57" s="121"/>
+      <c r="K57" s="121"/>
+      <c r="L57" s="121"/>
+      <c r="M57" s="121"/>
+      <c r="N57" s="121"/>
+      <c r="O57" s="121"/>
+      <c r="P57" s="121"/>
+      <c r="Q57" s="121"/>
+      <c r="R57" s="121"/>
+      <c r="S57" s="121"/>
+      <c r="T57" s="121"/>
+      <c r="U57" s="121"/>
+      <c r="V57" s="121"/>
+      <c r="W57" s="121"/>
+      <c r="X57" s="121"/>
+      <c r="Y57" s="121"/>
+      <c r="Z57" s="121"/>
+      <c r="AA57" s="121"/>
+      <c r="AB57" s="121"/>
+      <c r="AC57" s="121"/>
+      <c r="AD57" s="121"/>
+      <c r="AE57" s="122"/>
+    </row>
+    <row r="58" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="36"/>
+      <c r="AE58" s="36"/>
+    </row>
+    <row r="59" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="36"/>
+      <c r="AE59" s="36"/>
+    </row>
+    <row r="60" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="36"/>
+      <c r="AE60" s="36"/>
+    </row>
+    <row r="61" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="36"/>
+      <c r="B61" s="40"/>
+      <c r="C61" s="40"/>
+      <c r="D61" s="40"/>
+      <c r="E61" s="40"/>
+      <c r="F61" s="40"/>
+      <c r="G61" s="40"/>
+      <c r="H61" s="40"/>
+      <c r="I61" s="40"/>
+      <c r="J61" s="40"/>
+      <c r="K61" s="40"/>
+      <c r="L61" s="40"/>
+      <c r="M61" s="40"/>
+      <c r="N61" s="40"/>
+      <c r="O61" s="40"/>
+      <c r="P61" s="40"/>
+      <c r="Q61" s="40"/>
+      <c r="R61" s="40"/>
+      <c r="S61" s="40"/>
+      <c r="T61" s="40"/>
+      <c r="U61" s="40"/>
+      <c r="V61" s="40"/>
+      <c r="W61" s="40"/>
+      <c r="X61" s="40"/>
+      <c r="Y61" s="40"/>
+      <c r="Z61" s="40"/>
+      <c r="AA61" s="40"/>
+      <c r="AB61" s="40"/>
+      <c r="AC61" s="40"/>
+      <c r="AD61" s="40"/>
+      <c r="AE61" s="42"/>
+    </row>
+    <row r="62" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="63" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="1:31" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="65" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="66" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="67" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="68" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="69" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="70" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="71" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="72" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="73" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="74" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="75" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="76" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="77" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="78" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="79" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="80" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="81" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="82" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="83" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="84" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="85" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="86" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="87" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="88" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="89" s="35" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="90" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="91" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="92" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="93" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="94" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="95" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="89">
     <mergeCell ref="AB27:AE28"/>
     <mergeCell ref="H29:P30"/>
     <mergeCell ref="Q29:AE30"/>
     <mergeCell ref="C31:G33"/>
     <mergeCell ref="H31:K32"/>
     <mergeCell ref="L31:P32"/>
     <mergeCell ref="Q31:S32"/>
     <mergeCell ref="T31:W32"/>
     <mergeCell ref="X31:AA32"/>
     <mergeCell ref="AB31:AE32"/>
     <mergeCell ref="C25:G30"/>
     <mergeCell ref="H25:I26"/>
     <mergeCell ref="M25:P26"/>
     <mergeCell ref="Q25:V26"/>
     <mergeCell ref="W25:AA26"/>
     <mergeCell ref="W27:AA28"/>
     <mergeCell ref="C20:G24"/>
@@ -11641,753 +11690,1392 @@
     <mergeCell ref="H22:P22"/>
     <mergeCell ref="Q22:AE22"/>
     <mergeCell ref="J25:L25"/>
     <mergeCell ref="AB20:AE21"/>
     <mergeCell ref="AB25:AE26"/>
     <mergeCell ref="Q13:T13"/>
     <mergeCell ref="Q14:R14"/>
     <mergeCell ref="S14:T14"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="H19:AE19"/>
     <mergeCell ref="B17:G18"/>
     <mergeCell ref="H17:AE18"/>
     <mergeCell ref="Q8:AE8"/>
     <mergeCell ref="N9:P9"/>
     <mergeCell ref="Q9:AB9"/>
     <mergeCell ref="AC9:AD9"/>
     <mergeCell ref="B11:AE11"/>
     <mergeCell ref="U4:V4"/>
     <mergeCell ref="W4:X4"/>
     <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="AC4:AD4"/>
     <mergeCell ref="K7:M7"/>
     <mergeCell ref="N7:P7"/>
     <mergeCell ref="Q7:AE7"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="Hiragana"/>
+  <phoneticPr fontId="1" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.55314960629921262" bottom="0.55314960629921262" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:IV49"/>
   <sheetViews>
     <sheetView showZeros="0" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C2" sqref="C2"/>
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
     <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
     <col min="47" max="256" width="9" style="1" customWidth="1"/>
     <col min="257" max="257" width="9" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:31" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="39"/>
-[...28 lines deleted...]
-      <c r="AE2" s="39"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="43"/>
+      <c r="S2" s="43"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="43"/>
+      <c r="V2" s="43"/>
+      <c r="W2" s="43"/>
+      <c r="X2" s="43"/>
+      <c r="Y2" s="43"/>
+      <c r="Z2" s="43"/>
+      <c r="AA2" s="43"/>
+      <c r="AB2" s="43"/>
+      <c r="AC2" s="43"/>
+      <c r="AD2" s="43"/>
+      <c r="AE2" s="43"/>
     </row>
     <row r="3" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="39"/>
-[...22 lines deleted...]
-      <c r="Y3" s="39" t="s">
+      <c r="B3" s="43"/>
+      <c r="C3" s="43"/>
+      <c r="D3" s="43"/>
+      <c r="E3" s="43"/>
+      <c r="F3" s="43"/>
+      <c r="G3" s="43"/>
+      <c r="H3" s="43"/>
+      <c r="I3" s="43"/>
+      <c r="J3" s="43"/>
+      <c r="K3" s="43"/>
+      <c r="L3" s="43"/>
+      <c r="M3" s="43"/>
+      <c r="N3" s="43"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="43"/>
+      <c r="Q3" s="43"/>
+      <c r="R3" s="43"/>
+      <c r="S3" s="43"/>
+      <c r="T3" s="43"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
+      <c r="X3" s="56"/>
+      <c r="Y3" s="43" t="s">
         <v>2</v>
       </c>
-      <c r="Z3" s="51"/>
-[...1 lines deleted...]
-      <c r="AB3" s="39" t="s">
+      <c r="Z3" s="56"/>
+      <c r="AA3" s="56"/>
+      <c r="AB3" s="43" t="s">
         <v>7</v>
       </c>
-      <c r="AC3" s="51"/>
-[...1 lines deleted...]
-      <c r="AE3" s="39" t="s">
+      <c r="AC3" s="56"/>
+      <c r="AD3" s="56"/>
+      <c r="AE3" s="43" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="4" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="44"/>
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="44"/>
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="44"/>
+    </row>
     <row r="5" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C5" s="1" t="s">
+      <c r="B5" s="44"/>
+      <c r="C5" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="89"/>
+      <c r="M5" s="89"/>
+      <c r="N5" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="10"/>
+      <c r="W5" s="10"/>
+      <c r="X5" s="10"/>
+      <c r="Y5" s="10"/>
+      <c r="Z5" s="10"/>
+      <c r="AA5" s="10"/>
+      <c r="AB5" s="10"/>
+      <c r="AC5" s="10"/>
+      <c r="AD5" s="10"/>
+      <c r="AE5" s="10"/>
+    </row>
+    <row r="6" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
+      <c r="AE6" s="44"/>
+    </row>
+    <row r="7" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="10"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="10"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="10"/>
+      <c r="S7" s="10"/>
+      <c r="T7" s="10"/>
+      <c r="U7" s="10"/>
+      <c r="V7" s="10"/>
+      <c r="W7" s="10"/>
+      <c r="X7" s="10"/>
+      <c r="Y7" s="10"/>
+      <c r="Z7" s="10"/>
+      <c r="AA7" s="10"/>
+      <c r="AB7" s="10"/>
+      <c r="AC7" s="10"/>
+      <c r="AD7" s="10"/>
+      <c r="AE7" s="10"/>
+    </row>
+    <row r="8" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="44"/>
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="44"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="44"/>
+      <c r="K8" s="44"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="44"/>
+      <c r="N8" s="44"/>
+      <c r="O8" s="44"/>
+      <c r="P8" s="49" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q8" s="49"/>
+      <c r="R8" s="49"/>
+      <c r="S8" s="49"/>
+      <c r="T8" s="49"/>
+      <c r="U8" s="49"/>
+      <c r="V8" s="49"/>
+      <c r="W8" s="49"/>
+      <c r="X8" s="49"/>
+      <c r="Y8" s="49"/>
+      <c r="Z8" s="49"/>
+      <c r="AA8" s="49"/>
+      <c r="AB8" s="49"/>
+      <c r="AC8" s="49"/>
+      <c r="AD8" s="49"/>
+      <c r="AE8" s="49"/>
+    </row>
+    <row r="9" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="44"/>
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="49"/>
+      <c r="Q9" s="49"/>
+      <c r="R9" s="49"/>
+      <c r="S9" s="49"/>
+      <c r="T9" s="49"/>
+      <c r="U9" s="49"/>
+      <c r="V9" s="49"/>
+      <c r="W9" s="49"/>
+      <c r="X9" s="49"/>
+      <c r="Y9" s="49"/>
+      <c r="Z9" s="49"/>
+      <c r="AA9" s="49"/>
+      <c r="AB9" s="49"/>
+      <c r="AC9" s="49"/>
+      <c r="AD9" s="49"/>
+      <c r="AE9" s="49"/>
+    </row>
+    <row r="10" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="139" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q10" s="139"/>
+      <c r="R10" s="139"/>
+      <c r="S10" s="139"/>
+      <c r="T10" s="139"/>
+      <c r="U10" s="139"/>
+      <c r="V10" s="139"/>
+      <c r="W10" s="139"/>
+      <c r="X10" s="139"/>
+      <c r="Y10" s="139"/>
+      <c r="Z10" s="139"/>
+      <c r="AA10" s="139"/>
+      <c r="AB10" s="139"/>
+      <c r="AC10" s="139"/>
+      <c r="AD10" s="139"/>
+      <c r="AE10" s="139"/>
+    </row>
+    <row r="11" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="44"/>
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+      <c r="S11" s="10"/>
+      <c r="T11" s="10"/>
+      <c r="U11" s="10"/>
+      <c r="V11" s="10"/>
+      <c r="W11" s="10"/>
+      <c r="X11" s="10"/>
+      <c r="Y11" s="10"/>
+      <c r="Z11" s="10"/>
+      <c r="AA11" s="10"/>
+      <c r="AB11" s="10"/>
+      <c r="AC11" s="10"/>
+      <c r="AD11" s="10"/>
+      <c r="AE11" s="10"/>
+    </row>
+    <row r="12" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="44"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="44"/>
+      <c r="G12" s="44"/>
+      <c r="H12" s="44"/>
+      <c r="I12" s="44"/>
+      <c r="J12" s="44"/>
+      <c r="K12" s="44"/>
+      <c r="L12" s="44"/>
+      <c r="M12" s="44"/>
+      <c r="N12" s="44"/>
+      <c r="O12" s="44"/>
+      <c r="P12" s="44"/>
+      <c r="Q12" s="44"/>
+      <c r="R12" s="44"/>
+      <c r="S12" s="44"/>
+      <c r="T12" s="44"/>
+      <c r="U12" s="44"/>
+      <c r="V12" s="44"/>
+      <c r="W12" s="44"/>
+      <c r="X12" s="44"/>
+      <c r="Y12" s="44"/>
+      <c r="Z12" s="44"/>
+      <c r="AA12" s="44"/>
+      <c r="AB12" s="44"/>
+      <c r="AC12" s="44"/>
+      <c r="AD12" s="44"/>
+      <c r="AE12" s="44"/>
+    </row>
+    <row r="13" spans="2:31" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="140" t="s">
+        <v>131</v>
+      </c>
+      <c r="C13" s="140"/>
+      <c r="D13" s="140"/>
+      <c r="E13" s="140"/>
+      <c r="F13" s="140"/>
+      <c r="G13" s="140"/>
+      <c r="H13" s="140"/>
+      <c r="I13" s="140"/>
+      <c r="J13" s="140"/>
+      <c r="K13" s="140"/>
+      <c r="L13" s="140"/>
+      <c r="M13" s="140"/>
+      <c r="N13" s="140"/>
+      <c r="O13" s="140"/>
+      <c r="P13" s="140"/>
+      <c r="Q13" s="140"/>
+      <c r="R13" s="140"/>
+      <c r="S13" s="140"/>
+      <c r="T13" s="140"/>
+      <c r="U13" s="140"/>
+      <c r="V13" s="140"/>
+      <c r="W13" s="140"/>
+      <c r="X13" s="140"/>
+      <c r="Y13" s="140"/>
+      <c r="Z13" s="140"/>
+      <c r="AA13" s="140"/>
+      <c r="AB13" s="140"/>
+      <c r="AC13" s="140"/>
+      <c r="AD13" s="140"/>
+      <c r="AE13" s="140"/>
+    </row>
+    <row r="14" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="45" t="s">
+        <v>133</v>
+      </c>
+      <c r="C14" s="44"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+      <c r="S14" s="10"/>
+      <c r="T14" s="10"/>
+      <c r="U14" s="10"/>
+      <c r="V14" s="10"/>
+      <c r="W14" s="10"/>
+      <c r="X14" s="10"/>
+      <c r="Y14" s="10"/>
+      <c r="Z14" s="10"/>
+      <c r="AA14" s="10"/>
+      <c r="AB14" s="10"/>
+      <c r="AC14" s="10"/>
+      <c r="AD14" s="10"/>
+      <c r="AE14" s="10"/>
+    </row>
+    <row r="15" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="44"/>
+      <c r="C15" s="44" t="s">
         <v>136</v>
       </c>
-      <c r="G5" s="84" t="s">
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="46"/>
+      <c r="G15" s="46"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="44" t="s">
+        <v>140</v>
+      </c>
+      <c r="N15" s="46"/>
+      <c r="O15" s="46"/>
+      <c r="P15" s="46"/>
+      <c r="Q15" s="46"/>
+      <c r="R15" s="46"/>
+      <c r="S15" s="44" t="s">
+        <v>142</v>
+      </c>
+      <c r="T15" s="44"/>
+      <c r="U15" s="44"/>
+      <c r="V15" s="44"/>
+      <c r="W15" s="44"/>
+      <c r="X15" s="44"/>
+      <c r="Y15" s="44"/>
+      <c r="Z15" s="44"/>
+      <c r="AA15" s="44"/>
+      <c r="AB15" s="44"/>
+      <c r="AC15" s="44"/>
+      <c r="AD15" s="44"/>
+      <c r="AE15" s="44"/>
+    </row>
+    <row r="16" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="44"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="46"/>
+      <c r="P16" s="46"/>
+      <c r="Q16" s="46"/>
+      <c r="R16" s="46"/>
+      <c r="S16" s="44" t="s">
+        <v>144</v>
+      </c>
+      <c r="T16" s="44"/>
+      <c r="U16" s="44"/>
+      <c r="V16" s="44"/>
+      <c r="W16" s="44"/>
+      <c r="X16" s="44"/>
+      <c r="Y16" s="44"/>
+      <c r="Z16" s="44"/>
+      <c r="AA16" s="44"/>
+      <c r="AB16" s="44"/>
+      <c r="AC16" s="44"/>
+      <c r="AD16" s="44"/>
+      <c r="AE16" s="44"/>
+    </row>
+    <row r="17" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="44"/>
+      <c r="C17" s="44" t="s">
+        <v>137</v>
+      </c>
+      <c r="D17" s="44"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="44"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="44"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="44"/>
+      <c r="P17" s="44"/>
+      <c r="Q17" s="44"/>
+      <c r="R17" s="44"/>
+      <c r="S17" s="44"/>
+      <c r="T17" s="44"/>
+      <c r="U17" s="44"/>
+      <c r="V17" s="46"/>
+      <c r="W17" s="46"/>
+      <c r="X17" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="Y17" s="44"/>
+      <c r="Z17" s="44"/>
+      <c r="AA17" s="44"/>
+      <c r="AB17" s="44"/>
+      <c r="AC17" s="44"/>
+      <c r="AD17" s="44"/>
+      <c r="AE17" s="44"/>
+    </row>
+    <row r="18" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="44"/>
+      <c r="K18" s="44"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="44"/>
+      <c r="N18" s="44"/>
+      <c r="O18" s="44"/>
+      <c r="P18" s="44"/>
+      <c r="Q18" s="44"/>
+      <c r="R18" s="44"/>
+      <c r="S18" s="44"/>
+      <c r="T18" s="44"/>
+      <c r="U18" s="44"/>
+      <c r="V18" s="44"/>
+      <c r="W18" s="44"/>
+      <c r="X18" s="44"/>
+      <c r="Y18" s="44"/>
+      <c r="Z18" s="44"/>
+      <c r="AA18" s="44"/>
+      <c r="AB18" s="44"/>
+      <c r="AC18" s="44"/>
+      <c r="AD18" s="44"/>
+      <c r="AE18" s="44"/>
+    </row>
+    <row r="19" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="44"/>
+      <c r="C19" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="44"/>
+      <c r="O19" s="44"/>
+      <c r="P19" s="44"/>
+      <c r="Q19" s="44"/>
+      <c r="R19" s="44"/>
+      <c r="S19" s="44"/>
+      <c r="T19" s="44"/>
+      <c r="U19" s="44"/>
+      <c r="V19" s="44"/>
+      <c r="W19" s="44"/>
+      <c r="X19" s="44"/>
+      <c r="Y19" s="44"/>
+      <c r="Z19" s="44"/>
+      <c r="AA19" s="44"/>
+      <c r="AB19" s="44"/>
+      <c r="AC19" s="44"/>
+      <c r="AD19" s="44"/>
+      <c r="AE19" s="44"/>
+    </row>
+    <row r="20" spans="2:31" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="44"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="44"/>
+      <c r="P20" s="44"/>
+      <c r="Q20" s="44"/>
+      <c r="R20" s="44"/>
+      <c r="S20" s="44"/>
+      <c r="T20" s="44"/>
+      <c r="U20" s="44"/>
+      <c r="V20" s="44"/>
+      <c r="W20" s="44"/>
+      <c r="X20" s="44"/>
+      <c r="Y20" s="44"/>
+      <c r="Z20" s="44"/>
+      <c r="AA20" s="44"/>
+      <c r="AB20" s="44"/>
+      <c r="AC20" s="44"/>
+      <c r="AD20" s="44"/>
+      <c r="AE20" s="44"/>
+    </row>
+    <row r="21" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="44"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
+      <c r="Q21" s="10"/>
+      <c r="R21" s="10"/>
+      <c r="S21" s="10"/>
+      <c r="T21" s="10"/>
+      <c r="U21" s="10"/>
+      <c r="V21" s="10"/>
+      <c r="W21" s="10"/>
+      <c r="X21" s="10"/>
+      <c r="Y21" s="10"/>
+      <c r="Z21" s="10"/>
+      <c r="AA21" s="10"/>
+      <c r="AB21" s="10"/>
+      <c r="AC21" s="10"/>
+      <c r="AD21" s="10"/>
+      <c r="AE21" s="10"/>
+    </row>
+    <row r="22" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
+      <c r="N22" s="46"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="46"/>
+      <c r="R22" s="46"/>
+      <c r="S22" s="46"/>
+      <c r="T22" s="46"/>
+      <c r="U22" s="46"/>
+      <c r="V22" s="46"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="46"/>
+      <c r="Y22" s="46"/>
+      <c r="Z22" s="46"/>
+      <c r="AA22" s="46"/>
+      <c r="AB22" s="46"/>
+      <c r="AC22" s="46"/>
+      <c r="AD22" s="46"/>
+      <c r="AE22" s="46"/>
+    </row>
+    <row r="23" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
+      <c r="Q23" s="10"/>
+      <c r="R23" s="10"/>
+      <c r="S23" s="10"/>
+      <c r="T23" s="10"/>
+      <c r="U23" s="10"/>
+      <c r="V23" s="10"/>
+      <c r="W23" s="10"/>
+      <c r="X23" s="10"/>
+      <c r="Y23" s="10"/>
+      <c r="Z23" s="10"/>
+      <c r="AA23" s="10"/>
+      <c r="AB23" s="10"/>
+      <c r="AC23" s="10"/>
+      <c r="AD23" s="10"/>
+      <c r="AE23" s="10"/>
+    </row>
+    <row r="24" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="64" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="65"/>
+      <c r="D24" s="65"/>
+      <c r="E24" s="65"/>
+      <c r="F24" s="65"/>
+      <c r="G24" s="65"/>
+      <c r="H24" s="65"/>
+      <c r="I24" s="65"/>
+      <c r="J24" s="65"/>
+      <c r="K24" s="65"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="65"/>
+      <c r="N24" s="66"/>
+      <c r="O24" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="P24" s="65"/>
+      <c r="Q24" s="65"/>
+      <c r="R24" s="66"/>
+      <c r="S24" s="83" t="s">
+        <v>54</v>
+      </c>
+      <c r="T24" s="84"/>
+      <c r="U24" s="84"/>
+      <c r="V24" s="85"/>
+      <c r="W24" s="83" t="s">
+        <v>26</v>
+      </c>
+      <c r="X24" s="84"/>
+      <c r="Y24" s="84"/>
+      <c r="Z24" s="84"/>
+      <c r="AA24" s="85"/>
+      <c r="AB24" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC24" s="84"/>
+      <c r="AD24" s="84"/>
+      <c r="AE24" s="85"/>
+    </row>
+    <row r="25" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" s="65"/>
+      <c r="D25" s="65"/>
+      <c r="E25" s="66"/>
+      <c r="F25" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" s="65"/>
+      <c r="H25" s="66"/>
+      <c r="I25" s="64" t="s">
+        <v>95</v>
+      </c>
+      <c r="J25" s="65"/>
+      <c r="K25" s="66"/>
+      <c r="L25" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="M25" s="65"/>
+      <c r="N25" s="66"/>
+      <c r="O25" s="64" t="s">
         <v>16</v>
       </c>
-      <c r="H5" s="84"/>
-[...298 lines deleted...]
-      <c r="AE25" s="83"/>
+      <c r="P25" s="66"/>
+      <c r="Q25" s="64" t="s">
+        <v>29</v>
+      </c>
+      <c r="R25" s="66"/>
+      <c r="S25" s="86"/>
+      <c r="T25" s="87"/>
+      <c r="U25" s="87"/>
+      <c r="V25" s="88"/>
+      <c r="W25" s="86"/>
+      <c r="X25" s="87"/>
+      <c r="Y25" s="87"/>
+      <c r="Z25" s="87"/>
+      <c r="AA25" s="88"/>
+      <c r="AB25" s="86"/>
+      <c r="AC25" s="87"/>
+      <c r="AD25" s="87"/>
+      <c r="AE25" s="88"/>
     </row>
     <row r="26" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B26" s="62">
+      <c r="B26" s="67">
         <f>申出書!G19</f>
         <v>0</v>
       </c>
-      <c r="C26" s="63"/>
-[...2 lines deleted...]
-      <c r="F26" s="62">
+      <c r="C26" s="68"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="69"/>
+      <c r="F26" s="67">
         <f>申出書!J19</f>
         <v>0</v>
       </c>
-      <c r="G26" s="63"/>
-[...1 lines deleted...]
-      <c r="I26" s="62">
+      <c r="G26" s="68"/>
+      <c r="H26" s="69"/>
+      <c r="I26" s="67">
         <f>申出書!M19</f>
         <v>0</v>
       </c>
-      <c r="J26" s="63"/>
-[...1 lines deleted...]
-      <c r="L26" s="62">
+      <c r="J26" s="68"/>
+      <c r="K26" s="69"/>
+      <c r="L26" s="67">
         <f>申出書!P19</f>
         <v>0</v>
       </c>
-      <c r="M26" s="63"/>
-[...1 lines deleted...]
-      <c r="O26" s="62">
+      <c r="M26" s="68"/>
+      <c r="N26" s="69"/>
+      <c r="O26" s="67">
         <f>申出書!S19</f>
         <v>0</v>
       </c>
-      <c r="P26" s="64"/>
-      <c r="Q26" s="62">
+      <c r="P26" s="69"/>
+      <c r="Q26" s="67">
         <f>申出書!U19</f>
         <v>0</v>
       </c>
-      <c r="R26" s="64"/>
-      <c r="S26" s="65">
+      <c r="R26" s="69"/>
+      <c r="S26" s="70">
         <f>申出書!W19</f>
         <v>0</v>
       </c>
-      <c r="T26" s="66"/>
-[...2 lines deleted...]
-      <c r="W26" s="62">
+      <c r="T26" s="71"/>
+      <c r="U26" s="71"/>
+      <c r="V26" s="72"/>
+      <c r="W26" s="67">
         <f>申出書!AA19</f>
         <v>0</v>
       </c>
-      <c r="X26" s="63"/>
-[...6 lines deleted...]
-      <c r="AE26" s="64"/>
+      <c r="X26" s="68"/>
+      <c r="Y26" s="68"/>
+      <c r="Z26" s="68"/>
+      <c r="AA26" s="69"/>
+      <c r="AB26" s="67"/>
+      <c r="AC26" s="68"/>
+      <c r="AD26" s="68"/>
+      <c r="AE26" s="69"/>
     </row>
     <row r="27" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B27" s="62">
+      <c r="B27" s="67">
         <f>申出書!G20</f>
         <v>0</v>
       </c>
-      <c r="C27" s="63"/>
-[...2 lines deleted...]
-      <c r="F27" s="62">
+      <c r="C27" s="68"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="69"/>
+      <c r="F27" s="67">
         <f>申出書!J20</f>
         <v>0</v>
       </c>
-      <c r="G27" s="63"/>
-[...1 lines deleted...]
-      <c r="I27" s="62">
+      <c r="G27" s="68"/>
+      <c r="H27" s="69"/>
+      <c r="I27" s="67">
         <f>申出書!M20</f>
         <v>0</v>
       </c>
-      <c r="J27" s="63"/>
-[...1 lines deleted...]
-      <c r="L27" s="62">
+      <c r="J27" s="68"/>
+      <c r="K27" s="69"/>
+      <c r="L27" s="67">
         <f>申出書!P20</f>
         <v>0</v>
       </c>
-      <c r="M27" s="63"/>
-[...1 lines deleted...]
-      <c r="O27" s="62">
+      <c r="M27" s="68"/>
+      <c r="N27" s="69"/>
+      <c r="O27" s="67">
         <f>申出書!S20</f>
         <v>0</v>
       </c>
-      <c r="P27" s="64"/>
-      <c r="Q27" s="62">
+      <c r="P27" s="69"/>
+      <c r="Q27" s="67">
         <f>申出書!U20</f>
         <v>0</v>
       </c>
-      <c r="R27" s="64"/>
-      <c r="S27" s="65">
+      <c r="R27" s="69"/>
+      <c r="S27" s="70">
         <f>申出書!W20</f>
         <v>0</v>
       </c>
-      <c r="T27" s="66"/>
-[...2 lines deleted...]
-      <c r="W27" s="62">
+      <c r="T27" s="71"/>
+      <c r="U27" s="71"/>
+      <c r="V27" s="72"/>
+      <c r="W27" s="67">
         <f>申出書!AA20</f>
         <v>0</v>
       </c>
-      <c r="X27" s="63"/>
-[...6 lines deleted...]
-      <c r="AE27" s="64"/>
+      <c r="X27" s="68"/>
+      <c r="Y27" s="68"/>
+      <c r="Z27" s="68"/>
+      <c r="AA27" s="69"/>
+      <c r="AB27" s="67"/>
+      <c r="AC27" s="68"/>
+      <c r="AD27" s="68"/>
+      <c r="AE27" s="69"/>
     </row>
     <row r="28" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B28" s="62">
+      <c r="B28" s="67">
         <f>申出書!G21</f>
         <v>0</v>
       </c>
-      <c r="C28" s="63"/>
-[...2 lines deleted...]
-      <c r="F28" s="62">
+      <c r="C28" s="68"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="69"/>
+      <c r="F28" s="67">
         <f>申出書!J21</f>
         <v>0</v>
       </c>
-      <c r="G28" s="63"/>
-[...1 lines deleted...]
-      <c r="I28" s="62">
+      <c r="G28" s="68"/>
+      <c r="H28" s="69"/>
+      <c r="I28" s="67">
         <f>申出書!M21</f>
         <v>0</v>
       </c>
-      <c r="J28" s="63"/>
-[...1 lines deleted...]
-      <c r="L28" s="62">
+      <c r="J28" s="68"/>
+      <c r="K28" s="69"/>
+      <c r="L28" s="67">
         <f>申出書!P21</f>
         <v>0</v>
       </c>
-      <c r="M28" s="63"/>
-[...1 lines deleted...]
-      <c r="O28" s="62">
+      <c r="M28" s="68"/>
+      <c r="N28" s="69"/>
+      <c r="O28" s="67">
         <f>申出書!S21</f>
         <v>0</v>
       </c>
-      <c r="P28" s="64"/>
-      <c r="Q28" s="62">
+      <c r="P28" s="69"/>
+      <c r="Q28" s="67">
         <f>申出書!U21</f>
         <v>0</v>
       </c>
-      <c r="R28" s="64"/>
-      <c r="S28" s="65">
+      <c r="R28" s="69"/>
+      <c r="S28" s="70">
         <f>申出書!W21</f>
         <v>0</v>
       </c>
-      <c r="T28" s="66"/>
-[...2 lines deleted...]
-      <c r="W28" s="62">
+      <c r="T28" s="71"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="72"/>
+      <c r="W28" s="67">
         <f>申出書!AA21</f>
         <v>0</v>
       </c>
-      <c r="X28" s="63"/>
-[...6 lines deleted...]
-      <c r="AE28" s="64"/>
+      <c r="X28" s="68"/>
+      <c r="Y28" s="68"/>
+      <c r="Z28" s="68"/>
+      <c r="AA28" s="69"/>
+      <c r="AB28" s="67"/>
+      <c r="AC28" s="68"/>
+      <c r="AD28" s="68"/>
+      <c r="AE28" s="69"/>
     </row>
     <row r="29" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B29" s="62">
+      <c r="B29" s="67">
         <f>申出書!G22</f>
         <v>0</v>
       </c>
-      <c r="C29" s="63"/>
-[...2 lines deleted...]
-      <c r="F29" s="62">
+      <c r="C29" s="68"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="67">
         <f>申出書!J22</f>
         <v>0</v>
       </c>
-      <c r="G29" s="63"/>
-[...1 lines deleted...]
-      <c r="I29" s="62">
+      <c r="G29" s="68"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="67">
         <f>申出書!M22</f>
         <v>0</v>
       </c>
-      <c r="J29" s="63"/>
-[...1 lines deleted...]
-      <c r="L29" s="62">
+      <c r="J29" s="68"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="67">
         <f>申出書!P22</f>
         <v>0</v>
       </c>
-      <c r="M29" s="63"/>
-[...1 lines deleted...]
-      <c r="O29" s="62">
+      <c r="M29" s="68"/>
+      <c r="N29" s="69"/>
+      <c r="O29" s="67">
         <f>申出書!S22</f>
         <v>0</v>
       </c>
-      <c r="P29" s="64"/>
-      <c r="Q29" s="62">
+      <c r="P29" s="69"/>
+      <c r="Q29" s="67">
         <f>申出書!U22</f>
         <v>0</v>
       </c>
-      <c r="R29" s="64"/>
-      <c r="S29" s="65">
+      <c r="R29" s="69"/>
+      <c r="S29" s="70">
         <f>申出書!W22</f>
         <v>0</v>
       </c>
-      <c r="T29" s="66"/>
-[...2 lines deleted...]
-      <c r="W29" s="62">
+      <c r="T29" s="71"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="72"/>
+      <c r="W29" s="67">
         <f>申出書!AA22</f>
         <v>0</v>
       </c>
-      <c r="X29" s="63"/>
-[...6 lines deleted...]
-      <c r="AE29" s="64"/>
+      <c r="X29" s="68"/>
+      <c r="Y29" s="68"/>
+      <c r="Z29" s="68"/>
+      <c r="AA29" s="69"/>
+      <c r="AB29" s="67"/>
+      <c r="AC29" s="68"/>
+      <c r="AD29" s="68"/>
+      <c r="AE29" s="69"/>
     </row>
     <row r="30" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B30" s="62">
+      <c r="B30" s="67">
         <f>申出書!G23</f>
         <v>0</v>
       </c>
-      <c r="C30" s="63"/>
-[...2 lines deleted...]
-      <c r="F30" s="62">
+      <c r="C30" s="68"/>
+      <c r="D30" s="68"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="67">
         <f>申出書!J23</f>
         <v>0</v>
       </c>
-      <c r="G30" s="63"/>
-[...1 lines deleted...]
-      <c r="I30" s="62">
+      <c r="G30" s="68"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="67">
         <f>申出書!M23</f>
         <v>0</v>
       </c>
-      <c r="J30" s="63"/>
-[...1 lines deleted...]
-      <c r="L30" s="62">
+      <c r="J30" s="68"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="67">
         <f>申出書!P23</f>
         <v>0</v>
       </c>
-      <c r="M30" s="63"/>
-[...1 lines deleted...]
-      <c r="O30" s="62">
+      <c r="M30" s="68"/>
+      <c r="N30" s="69"/>
+      <c r="O30" s="67">
         <f>申出書!S23</f>
         <v>0</v>
       </c>
-      <c r="P30" s="64"/>
-      <c r="Q30" s="62">
+      <c r="P30" s="69"/>
+      <c r="Q30" s="67">
         <f>申出書!U23</f>
         <v>0</v>
       </c>
-      <c r="R30" s="64"/>
-      <c r="S30" s="65">
+      <c r="R30" s="69"/>
+      <c r="S30" s="70">
         <f>申出書!W23</f>
         <v>0</v>
       </c>
-      <c r="T30" s="66"/>
-[...2 lines deleted...]
-      <c r="W30" s="62">
+      <c r="T30" s="71"/>
+      <c r="U30" s="71"/>
+      <c r="V30" s="72"/>
+      <c r="W30" s="67">
         <f>申出書!AA23</f>
         <v>0</v>
       </c>
-      <c r="X30" s="63"/>
-[...25 lines deleted...]
-    <row r="48" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+      <c r="X30" s="68"/>
+      <c r="Y30" s="68"/>
+      <c r="Z30" s="68"/>
+      <c r="AA30" s="69"/>
+      <c r="AB30" s="67"/>
+      <c r="AC30" s="68"/>
+      <c r="AD30" s="68"/>
+      <c r="AE30" s="69"/>
+    </row>
+    <row r="31" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="44"/>
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="44"/>
+      <c r="J31" s="44"/>
+      <c r="K31" s="44"/>
+      <c r="L31" s="44"/>
+      <c r="M31" s="44"/>
+      <c r="N31" s="44"/>
+      <c r="O31" s="44"/>
+      <c r="P31" s="44"/>
+      <c r="Q31" s="44"/>
+      <c r="R31" s="44"/>
+      <c r="S31" s="44"/>
+      <c r="T31" s="44"/>
+      <c r="U31" s="44"/>
+      <c r="V31" s="44"/>
+      <c r="W31" s="44"/>
+      <c r="X31" s="44"/>
+      <c r="Y31" s="44"/>
+      <c r="Z31" s="44"/>
+      <c r="AA31" s="44"/>
+      <c r="AB31" s="44"/>
+      <c r="AC31" s="44"/>
+      <c r="AD31" s="44"/>
+      <c r="AE31" s="44"/>
+    </row>
+    <row r="32" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="44"/>
+      <c r="C32" s="44"/>
+      <c r="D32" s="44"/>
+      <c r="E32" s="44"/>
+      <c r="F32" s="44"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="44"/>
+      <c r="I32" s="44"/>
+      <c r="J32" s="44"/>
+      <c r="K32" s="44"/>
+      <c r="L32" s="44"/>
+      <c r="M32" s="44"/>
+      <c r="N32" s="44"/>
+      <c r="O32" s="44"/>
+      <c r="P32" s="44"/>
+      <c r="Q32" s="44"/>
+      <c r="R32" s="44"/>
+      <c r="S32" s="44"/>
+      <c r="T32" s="44"/>
+      <c r="U32" s="44"/>
+      <c r="V32" s="44"/>
+      <c r="W32" s="44"/>
+      <c r="X32" s="44"/>
+      <c r="Y32" s="44"/>
+      <c r="Z32" s="44"/>
+      <c r="AA32" s="44"/>
+      <c r="AB32" s="44"/>
+      <c r="AC32" s="44"/>
+      <c r="AD32" s="44"/>
+      <c r="AE32" s="44"/>
+    </row>
+    <row r="33" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="44"/>
+      <c r="C33" s="44"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
+      <c r="N33" s="44"/>
+      <c r="O33" s="44"/>
+      <c r="P33" s="44"/>
+      <c r="Q33" s="44"/>
+      <c r="R33" s="44"/>
+      <c r="S33" s="44"/>
+      <c r="T33" s="44"/>
+      <c r="U33" s="44"/>
+      <c r="V33" s="44"/>
+      <c r="W33" s="44"/>
+      <c r="X33" s="44"/>
+      <c r="Y33" s="44"/>
+      <c r="Z33" s="44"/>
+      <c r="AA33" s="44"/>
+      <c r="AB33" s="44"/>
+      <c r="AC33" s="44"/>
+      <c r="AD33" s="44"/>
+      <c r="AE33" s="44"/>
+    </row>
+    <row r="34" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="44"/>
+      <c r="C34" s="44"/>
+      <c r="D34" s="44"/>
+      <c r="E34" s="44"/>
+      <c r="F34" s="44"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="44"/>
+      <c r="I34" s="44"/>
+      <c r="J34" s="44"/>
+      <c r="K34" s="10"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+      <c r="N34" s="10"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="10"/>
+      <c r="Q34" s="10"/>
+      <c r="R34" s="10"/>
+      <c r="S34" s="10"/>
+      <c r="T34" s="10"/>
+      <c r="U34" s="10"/>
+      <c r="V34" s="10"/>
+      <c r="W34" s="10"/>
+      <c r="X34" s="10"/>
+      <c r="Y34" s="10"/>
+      <c r="Z34" s="10"/>
+      <c r="AA34" s="10"/>
+      <c r="AB34" s="10"/>
+      <c r="AC34" s="10"/>
+      <c r="AD34" s="10"/>
+      <c r="AE34" s="10"/>
+    </row>
+    <row r="35" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="44"/>
+      <c r="C35" s="44"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="44"/>
+      <c r="F35" s="44"/>
+      <c r="G35" s="44"/>
+      <c r="H35" s="44"/>
+      <c r="I35" s="44"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="44"/>
+      <c r="L35" s="44"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
+      <c r="Q35" s="10"/>
+      <c r="R35" s="10"/>
+      <c r="S35" s="10"/>
+      <c r="T35" s="10"/>
+      <c r="U35" s="10"/>
+      <c r="V35" s="10"/>
+      <c r="W35" s="10"/>
+      <c r="X35" s="10"/>
+      <c r="Y35" s="10"/>
+      <c r="Z35" s="10"/>
+      <c r="AA35" s="10"/>
+      <c r="AB35" s="10"/>
+      <c r="AC35" s="10"/>
+      <c r="AD35" s="10"/>
+      <c r="AE35" s="10"/>
+    </row>
+    <row r="36" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="44"/>
+      <c r="C36" s="44"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="44"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="44"/>
+      <c r="I36" s="44"/>
+      <c r="J36" s="44"/>
+      <c r="K36" s="10"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="10"/>
+      <c r="R36" s="10"/>
+      <c r="S36" s="10"/>
+      <c r="T36" s="10"/>
+      <c r="U36" s="10"/>
+      <c r="V36" s="10"/>
+      <c r="W36" s="10"/>
+      <c r="X36" s="10"/>
+      <c r="Y36" s="10"/>
+      <c r="Z36" s="10"/>
+      <c r="AA36" s="10"/>
+      <c r="AB36" s="10"/>
+      <c r="AC36" s="10"/>
+      <c r="AD36" s="10"/>
+      <c r="AE36" s="10"/>
+    </row>
+    <row r="37" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="38" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="39" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="40" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="41" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="42" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="43" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="44" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="45" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="46" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="47" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="48" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="49" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
   <mergeCells count="71">
     <mergeCell ref="Q30:R30"/>
     <mergeCell ref="S30:V30"/>
     <mergeCell ref="W30:AA30"/>
     <mergeCell ref="AB30:AE30"/>
     <mergeCell ref="S24:V25"/>
     <mergeCell ref="W24:AA25"/>
     <mergeCell ref="AB24:AE25"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="F30:H30"/>
     <mergeCell ref="I30:K30"/>
     <mergeCell ref="L30:N30"/>
     <mergeCell ref="O30:P30"/>
     <mergeCell ref="Q28:R28"/>
     <mergeCell ref="S28:V28"/>
     <mergeCell ref="W28:AA28"/>
     <mergeCell ref="AB28:AE28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="F29:H29"/>
     <mergeCell ref="I29:K29"/>
     <mergeCell ref="L29:N29"/>
     <mergeCell ref="O29:P29"/>
     <mergeCell ref="Q29:R29"/>
@@ -12419,51 +13107,51 @@
     <mergeCell ref="O26:P26"/>
     <mergeCell ref="Q26:R26"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="F25:H25"/>
     <mergeCell ref="I25:K25"/>
     <mergeCell ref="L25:N25"/>
     <mergeCell ref="O25:P25"/>
     <mergeCell ref="I16:R16"/>
     <mergeCell ref="V17:W17"/>
     <mergeCell ref="B22:AE22"/>
     <mergeCell ref="B24:N24"/>
     <mergeCell ref="O24:R24"/>
     <mergeCell ref="P8:AE8"/>
     <mergeCell ref="P9:AE9"/>
     <mergeCell ref="P10:AE10"/>
     <mergeCell ref="B13:AE13"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="N15:R15"/>
     <mergeCell ref="U3:V3"/>
     <mergeCell ref="W3:X3"/>
     <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="AC3:AD3"/>
     <mergeCell ref="G5:M5"/>
   </mergeCells>
-  <phoneticPr fontId="2" type="Hiragana"/>
+  <phoneticPr fontId="1" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>