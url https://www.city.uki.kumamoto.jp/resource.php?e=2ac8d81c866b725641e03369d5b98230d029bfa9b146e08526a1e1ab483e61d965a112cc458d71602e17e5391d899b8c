--- v0 (2025-10-26)
+++ v1 (2026-08-17)
@@ -1,180 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="25831"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DB32A224-FD29-4229-9550-BA6CFA25C358}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="619" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19710" windowHeight="7605" tabRatio="619"/>
   </bookViews>
   <sheets>
     <sheet name="申出書" sheetId="1" r:id="rId1"/>
     <sheet name="5土地選定理由書" sheetId="4" r:id="rId2"/>
     <sheet name="6関係土地周辺同意書" sheetId="5" r:id="rId3"/>
     <sheet name="7土地改良区同意書" sheetId="6" r:id="rId4"/>
     <sheet name="8意見書" sheetId="7" r:id="rId5"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'7土地改良区同意書'!$A$1:$AF$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'6関係土地周辺同意書'!$A$1:$AF$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'5土地選定理由書'!$A$1:$AF$57</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'6関係土地周辺同意書'!$A$1:$AF$35</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'7土地改良区同意書'!$A$1:$AF$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">申出書!$A$1:$AF$40</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'8意見書'!$A$1:$AF$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">申出書!$A$1:$AF$40</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" concurrentCalc="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...89 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" count="120" uniqueCount="120">
   <si>
     <t>所有者</t>
     <rPh sb="0" eb="3">
       <t>しょゆうしゃ</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ねん</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>にち</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <t>宇城市長　様</t>
     <rPh sb="0" eb="2">
       <t>うき</t>
@@ -1894,66 +1795,68 @@
   </si>
   <si>
     <t>を建設（設置）することに同意する。</t>
     <rPh sb="1" eb="3">
       <t>けんせつ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>せっち</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
   <si>
     <t>の建設を計画しておりますが、</t>
     <rPh sb="1" eb="3">
       <t>けんせつ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>けいかく</t>
     </rPh>
     <phoneticPr fontId="2" type="Hiragana"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
+      <color auto="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
+      <color auto="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
@@ -2272,339 +2175,339 @@
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...163 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
+    <cellStyle name="標準_除外申出様式(新）" xfId="1"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="標準">
   <a:themeElements>
     <a:clrScheme name="標準">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2820,4934 +2723,4929 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:AF40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <dimension ref="B2:AF39"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
     <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
-    <col min="47" max="47" width="9" style="1" customWidth="1"/>
-    <col min="48" max="16384" width="9" style="1"/>
+    <col min="47" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:32" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="B2" s="43" t="s">
+    <row r="1" spans="2:32" ht="10.5" customHeight="1"/>
+    <row r="2" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B2" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="C2" s="43"/>
-[...65 lines deleted...]
-      <c r="X4" s="33"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+    </row>
+    <row r="3" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+    </row>
+    <row r="4" spans="2:32" ht="18.75" customHeight="1">
+      <c r="U4" s="4"/>
+      <c r="V4" s="4"/>
+      <c r="W4" s="4"/>
+      <c r="X4" s="4"/>
       <c r="Y4" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="Z4" s="33"/>
-      <c r="AA4" s="33"/>
+      <c r="Z4" s="4"/>
+      <c r="AA4" s="4"/>
       <c r="AB4" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="AC4" s="33"/>
-      <c r="AD4" s="33"/>
+      <c r="AC4" s="4"/>
+      <c r="AD4" s="4"/>
       <c r="AE4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:32" ht="18.75" customHeight="1">
       <c r="C5" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="2:32" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="N6" s="33" t="s">
+    <row r="6" spans="2:32" ht="18.75" customHeight="1">
+      <c r="N6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="O6" s="33"/>
-[...3 lines deleted...]
-      <c r="N7" s="33" t="s">
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+    </row>
+    <row r="7" spans="2:32" ht="18.75" customHeight="1">
+      <c r="N7" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="O7" s="33"/>
-[...35 lines deleted...]
-      <c r="N9" s="33" t="s">
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="17"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17"/>
+      <c r="AE7" s="17"/>
+    </row>
+    <row r="8" spans="2:32" ht="18.75" customHeight="1">
+      <c r="Q8" s="17"/>
+      <c r="R8" s="17"/>
+      <c r="S8" s="17"/>
+      <c r="T8" s="17"/>
+      <c r="U8" s="17"/>
+      <c r="V8" s="17"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="17"/>
+      <c r="Y8" s="17"/>
+      <c r="Z8" s="17"/>
+      <c r="AA8" s="17"/>
+      <c r="AB8" s="17"/>
+      <c r="AC8" s="17"/>
+      <c r="AD8" s="17"/>
+      <c r="AE8" s="17"/>
+    </row>
+    <row r="9" spans="2:32" ht="18.75" customHeight="1">
+      <c r="N9" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="O9" s="33"/>
-[...13 lines deleted...]
-      <c r="AC9" s="33" t="s">
+      <c r="O9" s="4"/>
+      <c r="P9" s="4"/>
+      <c r="Q9" s="4"/>
+      <c r="R9" s="4"/>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+      <c r="U9" s="4"/>
+      <c r="V9" s="4"/>
+      <c r="W9" s="4"/>
+      <c r="X9" s="4"/>
+      <c r="Y9" s="4"/>
+      <c r="Z9" s="4"/>
+      <c r="AA9" s="4"/>
+      <c r="AB9" s="4"/>
+      <c r="AC9" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AD9" s="33"/>
-[...2 lines deleted...]
-      <c r="N10" s="33" t="s">
+      <c r="AD9" s="4"/>
+    </row>
+    <row r="10" spans="2:32" ht="18.75" customHeight="1">
+      <c r="N10" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="O10" s="33"/>
-[...5 lines deleted...]
-      <c r="U10" s="1" t="s">
+      <c r="O10" s="4"/>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="18"/>
+      <c r="R10" s="18"/>
+      <c r="S10" s="18"/>
+      <c r="T10" s="18"/>
+      <c r="U10" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="V10" s="35"/>
-[...3 lines deleted...]
-      <c r="Z10" s="1" t="s">
+      <c r="V10" s="18"/>
+      <c r="W10" s="18"/>
+      <c r="X10" s="18"/>
+      <c r="Y10" s="18"/>
+      <c r="Z10" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="AA10" s="35"/>
-[...6 lines deleted...]
-      <c r="C12" s="36" t="s">
+      <c r="AA10" s="18"/>
+      <c r="AB10" s="18"/>
+      <c r="AC10" s="18"/>
+      <c r="AD10" s="18"/>
+    </row>
+    <row r="11" spans="2:32" ht="18.75" customHeight="1"/>
+    <row r="12" spans="2:32" ht="18.75" customHeight="1">
+      <c r="C12" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D12" s="36"/>
-[...30 lines deleted...]
-      <c r="B13" s="36" t="s">
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="3"/>
+      <c r="L12" s="3"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3"/>
+      <c r="V12" s="3"/>
+      <c r="W12" s="3"/>
+      <c r="X12" s="3"/>
+      <c r="Y12" s="3"/>
+      <c r="Z12" s="3"/>
+      <c r="AA12" s="3"/>
+      <c r="AB12" s="3"/>
+      <c r="AC12" s="3"/>
+      <c r="AD12" s="3"/>
+      <c r="AE12" s="3"/>
+      <c r="AF12" s="3"/>
+    </row>
+    <row r="13" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B13" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="C13" s="36"/>
-[...31 lines deleted...]
-      <c r="B14" s="33" t="s">
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+      <c r="K13" s="3"/>
+      <c r="L13" s="3"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
+      <c r="V13" s="3"/>
+      <c r="W13" s="3"/>
+      <c r="X13" s="3"/>
+      <c r="Y13" s="3"/>
+      <c r="Z13" s="3"/>
+      <c r="AA13" s="3"/>
+      <c r="AB13" s="3"/>
+      <c r="AC13" s="3"/>
+      <c r="AD13" s="3"/>
+      <c r="AE13" s="3"/>
+      <c r="AF13" s="3"/>
+    </row>
+    <row r="14" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B14" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="33"/>
-[...30 lines deleted...]
-      <c r="B15" s="37" t="s">
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="4"/>
+      <c r="H14" s="4"/>
+      <c r="I14" s="4"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+      <c r="U14" s="4"/>
+      <c r="V14" s="4"/>
+      <c r="W14" s="4"/>
+      <c r="X14" s="4"/>
+      <c r="Y14" s="4"/>
+      <c r="Z14" s="4"/>
+      <c r="AA14" s="4"/>
+      <c r="AB14" s="4"/>
+      <c r="AC14" s="4"/>
+      <c r="AD14" s="4"/>
+      <c r="AE14" s="4"/>
+    </row>
+    <row r="15" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="37"/>
-[...3 lines deleted...]
-      <c r="G15" s="37" t="s">
+      <c r="C15" s="5"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="H15" s="37"/>
-[...30 lines deleted...]
-      <c r="G16" s="37" t="s">
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="15"/>
+      <c r="M15" s="15"/>
+      <c r="N15" s="15"/>
+      <c r="O15" s="15"/>
+      <c r="P15" s="15"/>
+      <c r="Q15" s="15"/>
+      <c r="R15" s="15"/>
+      <c r="S15" s="15"/>
+      <c r="T15" s="15"/>
+      <c r="U15" s="15"/>
+      <c r="V15" s="15"/>
+      <c r="W15" s="15"/>
+      <c r="X15" s="15"/>
+      <c r="Y15" s="15"/>
+      <c r="Z15" s="15"/>
+      <c r="AA15" s="15"/>
+      <c r="AB15" s="15"/>
+      <c r="AC15" s="15"/>
+      <c r="AD15" s="15"/>
+      <c r="AE15" s="15"/>
+    </row>
+    <row r="16" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="H16" s="37"/>
-[...12 lines deleted...]
-      <c r="U16" s="37" t="s">
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="8"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8"/>
+      <c r="P16" s="8"/>
+      <c r="Q16" s="8"/>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="8"/>
+      <c r="U16" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="V16" s="37"/>
-[...11 lines deleted...]
-      <c r="B17" s="44" t="s">
+      <c r="V16" s="5"/>
+      <c r="W16" s="8"/>
+      <c r="X16" s="8"/>
+      <c r="Y16" s="8"/>
+      <c r="Z16" s="8"/>
+      <c r="AA16" s="8"/>
+      <c r="AB16" s="8"/>
+      <c r="AC16" s="8"/>
+      <c r="AD16" s="8"/>
+      <c r="AE16" s="8"/>
+    </row>
+    <row r="17" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B17" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C17" s="37"/>
-[...3 lines deleted...]
-      <c r="G17" s="37" t="s">
+      <c r="C17" s="5"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="H17" s="37"/>
-[...1 lines deleted...]
-      <c r="J17" s="37" t="s">
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="K17" s="37"/>
-[...1 lines deleted...]
-      <c r="M17" s="37" t="s">
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="N17" s="37"/>
-[...1 lines deleted...]
-      <c r="P17" s="37" t="s">
+      <c r="N17" s="5"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="Q17" s="37"/>
-[...1 lines deleted...]
-      <c r="S17" s="37" t="s">
+      <c r="Q17" s="5"/>
+      <c r="R17" s="5"/>
+      <c r="S17" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="T17" s="37"/>
-[...2 lines deleted...]
-      <c r="W17" s="37" t="s">
+      <c r="T17" s="5"/>
+      <c r="U17" s="5"/>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="X17" s="37"/>
-[...28 lines deleted...]
-      <c r="S18" s="37" t="s">
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="5"/>
+      <c r="AC17" s="5"/>
+      <c r="AD17" s="5"/>
+      <c r="AE17" s="5"/>
+    </row>
+    <row r="18" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="5"/>
+      <c r="Q18" s="5"/>
+      <c r="R18" s="5"/>
+      <c r="S18" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="T18" s="37"/>
-      <c r="U18" s="37" t="s">
+      <c r="T18" s="5"/>
+      <c r="U18" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="V18" s="37"/>
-[...331 lines deleted...]
-      <c r="B29" s="37" t="s">
+      <c r="V18" s="5"/>
+      <c r="W18" s="5"/>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5"/>
+      <c r="AB18" s="5"/>
+      <c r="AC18" s="5"/>
+      <c r="AD18" s="5"/>
+      <c r="AE18" s="5"/>
+    </row>
+    <row r="19" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B19" s="5"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8"/>
+      <c r="P19" s="8"/>
+      <c r="Q19" s="8"/>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="8"/>
+      <c r="U19" s="8"/>
+      <c r="V19" s="8"/>
+      <c r="W19" s="20"/>
+      <c r="X19" s="20"/>
+      <c r="Y19" s="20"/>
+      <c r="Z19" s="20"/>
+      <c r="AA19" s="15"/>
+      <c r="AB19" s="15"/>
+      <c r="AC19" s="15"/>
+      <c r="AD19" s="15"/>
+      <c r="AE19" s="15"/>
+    </row>
+    <row r="20" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B20" s="5"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8"/>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8"/>
+      <c r="P20" s="8"/>
+      <c r="Q20" s="8"/>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="8"/>
+      <c r="U20" s="8"/>
+      <c r="V20" s="8"/>
+      <c r="W20" s="20"/>
+      <c r="X20" s="20"/>
+      <c r="Y20" s="20"/>
+      <c r="Z20" s="20"/>
+      <c r="AA20" s="15"/>
+      <c r="AB20" s="15"/>
+      <c r="AC20" s="15"/>
+      <c r="AD20" s="15"/>
+      <c r="AE20" s="15"/>
+    </row>
+    <row r="21" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B21" s="5"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8"/>
+      <c r="P21" s="8"/>
+      <c r="Q21" s="8"/>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="8"/>
+      <c r="U21" s="8"/>
+      <c r="V21" s="8"/>
+      <c r="W21" s="20"/>
+      <c r="X21" s="20"/>
+      <c r="Y21" s="20"/>
+      <c r="Z21" s="20"/>
+      <c r="AA21" s="15"/>
+      <c r="AB21" s="15"/>
+      <c r="AC21" s="15"/>
+      <c r="AD21" s="15"/>
+      <c r="AE21" s="15"/>
+    </row>
+    <row r="22" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8"/>
+      <c r="P22" s="8"/>
+      <c r="Q22" s="8"/>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="8"/>
+      <c r="U22" s="8"/>
+      <c r="V22" s="8"/>
+      <c r="W22" s="20"/>
+      <c r="X22" s="20"/>
+      <c r="Y22" s="20"/>
+      <c r="Z22" s="20"/>
+      <c r="AA22" s="15"/>
+      <c r="AB22" s="15"/>
+      <c r="AC22" s="15"/>
+      <c r="AD22" s="15"/>
+      <c r="AE22" s="15"/>
+    </row>
+    <row r="23" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="8"/>
+      <c r="K23" s="8"/>
+      <c r="L23" s="8"/>
+      <c r="M23" s="8"/>
+      <c r="N23" s="8"/>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="8"/>
+      <c r="U23" s="8"/>
+      <c r="V23" s="8"/>
+      <c r="W23" s="20"/>
+      <c r="X23" s="20"/>
+      <c r="Y23" s="20"/>
+      <c r="Z23" s="20"/>
+      <c r="AA23" s="15"/>
+      <c r="AB23" s="15"/>
+      <c r="AC23" s="15"/>
+      <c r="AD23" s="15"/>
+      <c r="AE23" s="15"/>
+    </row>
+    <row r="24" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B24" s="5"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+      <c r="J24" s="8"/>
+      <c r="K24" s="8"/>
+      <c r="L24" s="8"/>
+      <c r="M24" s="8"/>
+      <c r="N24" s="8"/>
+      <c r="O24" s="8"/>
+      <c r="P24" s="8"/>
+      <c r="Q24" s="8"/>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="8"/>
+      <c r="U24" s="8"/>
+      <c r="V24" s="8"/>
+      <c r="W24" s="20"/>
+      <c r="X24" s="20"/>
+      <c r="Y24" s="20"/>
+      <c r="Z24" s="20"/>
+      <c r="AA24" s="15"/>
+      <c r="AB24" s="15"/>
+      <c r="AC24" s="15"/>
+      <c r="AD24" s="15"/>
+      <c r="AE24" s="15"/>
+    </row>
+    <row r="25" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8"/>
+      <c r="P25" s="8"/>
+      <c r="Q25" s="8"/>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="8"/>
+      <c r="U25" s="8"/>
+      <c r="V25" s="8"/>
+      <c r="W25" s="20"/>
+      <c r="X25" s="20"/>
+      <c r="Y25" s="20"/>
+      <c r="Z25" s="20"/>
+      <c r="AA25" s="15"/>
+      <c r="AB25" s="15"/>
+      <c r="AC25" s="15"/>
+      <c r="AD25" s="15"/>
+      <c r="AE25" s="15"/>
+    </row>
+    <row r="26" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="8"/>
+      <c r="I26" s="8"/>
+      <c r="J26" s="8"/>
+      <c r="K26" s="8"/>
+      <c r="L26" s="8"/>
+      <c r="M26" s="8"/>
+      <c r="N26" s="8"/>
+      <c r="O26" s="8"/>
+      <c r="P26" s="8"/>
+      <c r="Q26" s="8"/>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="8"/>
+      <c r="U26" s="8"/>
+      <c r="V26" s="8"/>
+      <c r="W26" s="20"/>
+      <c r="X26" s="20"/>
+      <c r="Y26" s="20"/>
+      <c r="Z26" s="20"/>
+      <c r="AA26" s="15"/>
+      <c r="AB26" s="15"/>
+      <c r="AC26" s="15"/>
+      <c r="AD26" s="15"/>
+      <c r="AE26" s="15"/>
+    </row>
+    <row r="27" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="8"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="8"/>
+      <c r="O27" s="8"/>
+      <c r="P27" s="8"/>
+      <c r="Q27" s="8"/>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="8"/>
+      <c r="U27" s="8"/>
+      <c r="V27" s="8"/>
+      <c r="W27" s="20"/>
+      <c r="X27" s="20"/>
+      <c r="Y27" s="20"/>
+      <c r="Z27" s="20"/>
+      <c r="AA27" s="15"/>
+      <c r="AB27" s="15"/>
+      <c r="AC27" s="15"/>
+      <c r="AD27" s="15"/>
+      <c r="AE27" s="15"/>
+    </row>
+    <row r="28" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B28" s="5"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="8"/>
+      <c r="K28" s="8"/>
+      <c r="L28" s="8"/>
+      <c r="M28" s="8"/>
+      <c r="N28" s="8"/>
+      <c r="O28" s="8"/>
+      <c r="P28" s="8"/>
+      <c r="Q28" s="8"/>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="8"/>
+      <c r="U28" s="8"/>
+      <c r="V28" s="8"/>
+      <c r="W28" s="20"/>
+      <c r="X28" s="20"/>
+      <c r="Y28" s="20"/>
+      <c r="Z28" s="20"/>
+      <c r="AA28" s="15"/>
+      <c r="AB28" s="15"/>
+      <c r="AC28" s="15"/>
+      <c r="AD28" s="15"/>
+      <c r="AE28" s="15"/>
+    </row>
+    <row r="29" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B29" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="C29" s="37"/>
-[...3 lines deleted...]
-      <c r="G29" s="37" t="s">
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="H29" s="37"/>
-[...57 lines deleted...]
-      <c r="B31" s="44" t="s">
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="15"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15"/>
+      <c r="M29" s="15"/>
+      <c r="N29" s="15"/>
+      <c r="O29" s="15"/>
+      <c r="P29" s="15"/>
+      <c r="Q29" s="15"/>
+      <c r="R29" s="15"/>
+      <c r="S29" s="15"/>
+      <c r="T29" s="15"/>
+      <c r="U29" s="15"/>
+      <c r="V29" s="15"/>
+      <c r="W29" s="15"/>
+      <c r="X29" s="15"/>
+      <c r="Y29" s="15"/>
+      <c r="Z29" s="15"/>
+      <c r="AA29" s="15"/>
+      <c r="AB29" s="15"/>
+      <c r="AC29" s="15"/>
+      <c r="AD29" s="15"/>
+      <c r="AE29" s="15"/>
+    </row>
+    <row r="30" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="16"/>
+      <c r="K30" s="16"/>
+      <c r="L30" s="16"/>
+      <c r="M30" s="16"/>
+      <c r="N30" s="16"/>
+      <c r="O30" s="16"/>
+      <c r="P30" s="16"/>
+      <c r="Q30" s="16"/>
+      <c r="R30" s="16"/>
+      <c r="S30" s="16"/>
+      <c r="T30" s="16"/>
+      <c r="U30" s="16"/>
+      <c r="V30" s="16"/>
+      <c r="W30" s="16"/>
+      <c r="X30" s="16"/>
+      <c r="Y30" s="16"/>
+      <c r="Z30" s="16"/>
+      <c r="AA30" s="16"/>
+      <c r="AB30" s="16"/>
+      <c r="AC30" s="16"/>
+      <c r="AD30" s="16"/>
+      <c r="AE30" s="16"/>
+    </row>
+    <row r="31" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B31" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C31" s="44"/>
-[...3 lines deleted...]
-      <c r="G31" s="5">
+      <c r="C31" s="6"/>
+      <c r="D31" s="6"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="9">
         <v>1</v>
       </c>
-      <c r="H31" s="8"/>
-      <c r="I31" s="8" t="s">
+      <c r="H31" s="12"/>
+      <c r="I31" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="J31" s="8"/>
-[...28 lines deleted...]
-      <c r="G32" s="6">
+      <c r="J31" s="12"/>
+      <c r="K31" s="12"/>
+      <c r="L31" s="12"/>
+      <c r="M31" s="12"/>
+      <c r="N31" s="12"/>
+      <c r="O31" s="12"/>
+      <c r="P31" s="12"/>
+      <c r="Q31" s="12"/>
+      <c r="R31" s="12"/>
+      <c r="S31" s="12"/>
+      <c r="T31" s="12"/>
+      <c r="U31" s="12"/>
+      <c r="V31" s="12"/>
+      <c r="W31" s="12"/>
+      <c r="X31" s="12"/>
+      <c r="Y31" s="12"/>
+      <c r="Z31" s="12"/>
+      <c r="AA31" s="12"/>
+      <c r="AB31" s="12"/>
+      <c r="AC31" s="12"/>
+      <c r="AD31" s="12"/>
+      <c r="AE31" s="21"/>
+    </row>
+    <row r="32" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="6"/>
+      <c r="E32" s="6"/>
+      <c r="F32" s="6"/>
+      <c r="G32" s="10">
         <v>2</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AE32" s="12"/>
-[...7 lines deleted...]
-      <c r="G33" s="6">
+      <c r="AE32" s="22"/>
+    </row>
+    <row r="33" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="10">
         <v>3</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AE33" s="12"/>
-[...7 lines deleted...]
-      <c r="G34" s="6">
+      <c r="AE33" s="22"/>
+    </row>
+    <row r="34" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="10">
         <v>4</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="AE34" s="12"/>
-[...7 lines deleted...]
-      <c r="G35" s="6">
+      <c r="AE34" s="22"/>
+    </row>
+    <row r="35" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="10">
         <v>5</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="AE35" s="12"/>
-[...7 lines deleted...]
-      <c r="G36" s="6">
+      <c r="AE35" s="22"/>
+    </row>
+    <row r="36" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="10">
         <v>6</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AE36" s="12"/>
-[...7 lines deleted...]
-      <c r="G37" s="6">
+      <c r="AE36" s="22"/>
+    </row>
+    <row r="37" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="10">
         <v>7</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="AE37" s="12"/>
-[...7 lines deleted...]
-      <c r="G38" s="6">
+      <c r="AE37" s="22"/>
+    </row>
+    <row r="38" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B38" s="6"/>
+      <c r="C38" s="6"/>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="10">
         <v>8</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="AE38" s="12"/>
-[...7 lines deleted...]
-      <c r="G39" s="7">
+      <c r="AE38" s="22"/>
+    </row>
+    <row r="39" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
+      <c r="F39" s="6"/>
+      <c r="G39" s="11">
         <v>9</v>
       </c>
-      <c r="H39" s="9"/>
-      <c r="I39" s="41" t="s">
+      <c r="H39" s="13"/>
+      <c r="I39" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="J39" s="41"/>
-[...22 lines deleted...]
-    <row r="40" spans="2:31" ht="6" customHeight="1" x14ac:dyDescent="0.4"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+      <c r="L39" s="14"/>
+      <c r="M39" s="14"/>
+      <c r="N39" s="14"/>
+      <c r="O39" s="14"/>
+      <c r="P39" s="14"/>
+      <c r="Q39" s="14"/>
+      <c r="R39" s="14"/>
+      <c r="S39" s="14"/>
+      <c r="T39" s="14"/>
+      <c r="U39" s="14"/>
+      <c r="V39" s="14"/>
+      <c r="W39" s="14"/>
+      <c r="X39" s="14"/>
+      <c r="Y39" s="14"/>
+      <c r="Z39" s="14"/>
+      <c r="AA39" s="14"/>
+      <c r="AB39" s="14"/>
+      <c r="AC39" s="14"/>
+      <c r="AD39" s="14"/>
+      <c r="AE39" s="23"/>
+    </row>
+    <row r="40" spans="2:31" ht="6" customHeight="1"/>
   </sheetData>
   <mergeCells count="121">
-    <mergeCell ref="I39:AE39"/>
-[...20 lines deleted...]
-    <mergeCell ref="J29:AE29"/>
+    <mergeCell ref="U4:V4"/>
+    <mergeCell ref="W4:X4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="N6:P6"/>
+    <mergeCell ref="N7:P7"/>
+    <mergeCell ref="Q7:AE7"/>
+    <mergeCell ref="Q8:AE8"/>
+    <mergeCell ref="N9:P9"/>
+    <mergeCell ref="Q9:AB9"/>
+    <mergeCell ref="AC9:AD9"/>
+    <mergeCell ref="N10:P10"/>
+    <mergeCell ref="Q10:T10"/>
+    <mergeCell ref="V10:Y10"/>
+    <mergeCell ref="AA10:AD10"/>
+    <mergeCell ref="C12:AF12"/>
+    <mergeCell ref="B13:AF13"/>
+    <mergeCell ref="B14:AE14"/>
+    <mergeCell ref="G15:I15"/>
+    <mergeCell ref="J15:AE15"/>
+    <mergeCell ref="G16:I16"/>
+    <mergeCell ref="J16:T16"/>
+    <mergeCell ref="U16:V16"/>
+    <mergeCell ref="W16:AE16"/>
+    <mergeCell ref="S17:V17"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="U18:V18"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="J19:L19"/>
+    <mergeCell ref="M19:O19"/>
+    <mergeCell ref="P19:R19"/>
+    <mergeCell ref="S19:T19"/>
+    <mergeCell ref="U19:V19"/>
+    <mergeCell ref="W19:Z19"/>
+    <mergeCell ref="AA19:AE19"/>
+    <mergeCell ref="G20:I20"/>
+    <mergeCell ref="J20:L20"/>
+    <mergeCell ref="M20:O20"/>
+    <mergeCell ref="P20:R20"/>
+    <mergeCell ref="S20:T20"/>
+    <mergeCell ref="U20:V20"/>
+    <mergeCell ref="W20:Z20"/>
+    <mergeCell ref="AA20:AE20"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="J21:L21"/>
+    <mergeCell ref="M21:O21"/>
+    <mergeCell ref="P21:R21"/>
+    <mergeCell ref="S21:T21"/>
+    <mergeCell ref="U21:V21"/>
+    <mergeCell ref="W21:Z21"/>
+    <mergeCell ref="AA21:AE21"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="J22:L22"/>
+    <mergeCell ref="M22:O22"/>
+    <mergeCell ref="P22:R22"/>
+    <mergeCell ref="S22:T22"/>
+    <mergeCell ref="U22:V22"/>
+    <mergeCell ref="W22:Z22"/>
+    <mergeCell ref="AA22:AE22"/>
+    <mergeCell ref="G23:I23"/>
+    <mergeCell ref="J23:L23"/>
+    <mergeCell ref="M23:O23"/>
+    <mergeCell ref="P23:R23"/>
+    <mergeCell ref="S23:T23"/>
+    <mergeCell ref="U23:V23"/>
+    <mergeCell ref="W23:Z23"/>
+    <mergeCell ref="AA23:AE23"/>
+    <mergeCell ref="G24:I24"/>
+    <mergeCell ref="J24:L24"/>
+    <mergeCell ref="M24:O24"/>
+    <mergeCell ref="P24:R24"/>
+    <mergeCell ref="S24:T24"/>
+    <mergeCell ref="U24:V24"/>
+    <mergeCell ref="W24:Z24"/>
+    <mergeCell ref="AA24:AE24"/>
+    <mergeCell ref="G25:I25"/>
+    <mergeCell ref="J25:L25"/>
+    <mergeCell ref="M25:O25"/>
+    <mergeCell ref="P25:R25"/>
+    <mergeCell ref="S25:T25"/>
+    <mergeCell ref="U25:V25"/>
+    <mergeCell ref="W25:Z25"/>
+    <mergeCell ref="AA25:AE25"/>
     <mergeCell ref="G26:I26"/>
     <mergeCell ref="J26:L26"/>
     <mergeCell ref="M26:O26"/>
     <mergeCell ref="P26:R26"/>
     <mergeCell ref="S26:T26"/>
     <mergeCell ref="U26:V26"/>
     <mergeCell ref="W26:Z26"/>
     <mergeCell ref="AA26:AE26"/>
     <mergeCell ref="G27:I27"/>
     <mergeCell ref="J27:L27"/>
     <mergeCell ref="M27:O27"/>
     <mergeCell ref="P27:R27"/>
     <mergeCell ref="S27:T27"/>
     <mergeCell ref="U27:V27"/>
     <mergeCell ref="W27:Z27"/>
     <mergeCell ref="AA27:AE27"/>
-    <mergeCell ref="G24:I24"/>
-[...81 lines deleted...]
-    <mergeCell ref="AC9:AD9"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="J28:L28"/>
+    <mergeCell ref="M28:O28"/>
+    <mergeCell ref="P28:R28"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="U28:V28"/>
+    <mergeCell ref="W28:Z28"/>
+    <mergeCell ref="AA28:AE28"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="G29:I29"/>
+    <mergeCell ref="J29:AE29"/>
+    <mergeCell ref="I39:AE39"/>
+    <mergeCell ref="B2:AE3"/>
+    <mergeCell ref="B15:F16"/>
+    <mergeCell ref="G17:I18"/>
+    <mergeCell ref="J17:L18"/>
+    <mergeCell ref="M17:O18"/>
+    <mergeCell ref="P17:R18"/>
+    <mergeCell ref="W17:Z18"/>
+    <mergeCell ref="AA17:AE18"/>
+    <mergeCell ref="B17:F28"/>
+    <mergeCell ref="B31:F39"/>
   </mergeCells>
   <phoneticPr fontId="2" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.55314960629921262" bottom="0.55314960629921262" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="B1:AE94"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <dimension ref="B2:AE42"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
     <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
     <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
     <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
-    <col min="47" max="47" width="9" style="1" customWidth="1"/>
-    <col min="48" max="16384" width="9" style="1"/>
+    <col min="47" max="16384" width="9" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:31" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="B2" s="43" t="s">
+    <row r="1" spans="2:31" ht="10.5" customHeight="1"/>
+    <row r="2" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B2" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="C2" s="43"/>
-[...93 lines deleted...]
-    <row r="5" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+    </row>
+    <row r="3" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+    </row>
+    <row r="4" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="24"/>
+      <c r="P4" s="24"/>
+      <c r="Q4" s="24"/>
+      <c r="R4" s="24"/>
+      <c r="S4" s="24"/>
+      <c r="T4" s="24"/>
+      <c r="U4" s="24"/>
+      <c r="V4" s="24"/>
+      <c r="W4" s="24"/>
+      <c r="X4" s="24"/>
+      <c r="Y4" s="24"/>
+      <c r="Z4" s="24"/>
+      <c r="AA4" s="24"/>
+      <c r="AB4" s="24"/>
+      <c r="AC4" s="24"/>
+      <c r="AD4" s="24"/>
+      <c r="AE4" s="24"/>
+    </row>
+    <row r="5" spans="2:31" ht="18.75" customHeight="1">
       <c r="B5" s="1" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="6" spans="2:31" ht="201" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="45" t="s">
+    <row r="6" spans="2:31" ht="201" customHeight="1">
+      <c r="B6" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="C6" s="46"/>
-[...30 lines deleted...]
-    <row r="8" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="27"/>
+      <c r="I6" s="27"/>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27"/>
+      <c r="N6" s="27"/>
+      <c r="O6" s="27"/>
+      <c r="P6" s="27"/>
+      <c r="Q6" s="27"/>
+      <c r="R6" s="27"/>
+      <c r="S6" s="27"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="27"/>
+      <c r="V6" s="27"/>
+      <c r="W6" s="27"/>
+      <c r="X6" s="27"/>
+      <c r="Y6" s="27"/>
+      <c r="Z6" s="27"/>
+      <c r="AA6" s="27"/>
+      <c r="AB6" s="27"/>
+      <c r="AC6" s="27"/>
+      <c r="AD6" s="27"/>
+      <c r="AE6" s="29"/>
+    </row>
+    <row r="7" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="8" spans="2:31" ht="18.75" customHeight="1">
       <c r="B8" s="1" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="9" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:31" ht="18.75" customHeight="1">
       <c r="B9" s="1" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="10" spans="2:31" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B10" s="45" t="s">
+    <row r="10" spans="2:31" ht="51" customHeight="1">
+      <c r="B10" s="25" t="s">
         <v>100</v>
       </c>
-      <c r="C10" s="46"/>
-[...29 lines deleted...]
-    <row r="11" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="27"/>
+      <c r="S10" s="27"/>
+      <c r="T10" s="27"/>
+      <c r="U10" s="27"/>
+      <c r="V10" s="27"/>
+      <c r="W10" s="27"/>
+      <c r="X10" s="27"/>
+      <c r="Y10" s="27"/>
+      <c r="Z10" s="27"/>
+      <c r="AA10" s="27"/>
+      <c r="AB10" s="27"/>
+      <c r="AC10" s="27"/>
+      <c r="AD10" s="27"/>
+      <c r="AE10" s="29"/>
+    </row>
+    <row r="11" spans="2:31" ht="18.75" customHeight="1">
       <c r="B11" s="1" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="12" spans="2:31" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="45" t="s">
+    <row r="12" spans="2:31" ht="51" customHeight="1">
+      <c r="B12" s="25" t="s">
         <v>101</v>
       </c>
-      <c r="C12" s="46"/>
-[...29 lines deleted...]
-    <row r="13" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C12" s="27"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="27"/>
+      <c r="I12" s="27"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="27"/>
+      <c r="M12" s="27"/>
+      <c r="N12" s="27"/>
+      <c r="O12" s="27"/>
+      <c r="P12" s="27"/>
+      <c r="Q12" s="27"/>
+      <c r="R12" s="27"/>
+      <c r="S12" s="27"/>
+      <c r="T12" s="27"/>
+      <c r="U12" s="27"/>
+      <c r="V12" s="27"/>
+      <c r="W12" s="27"/>
+      <c r="X12" s="27"/>
+      <c r="Y12" s="27"/>
+      <c r="Z12" s="27"/>
+      <c r="AA12" s="27"/>
+      <c r="AB12" s="27"/>
+      <c r="AC12" s="27"/>
+      <c r="AD12" s="27"/>
+      <c r="AE12" s="29"/>
+    </row>
+    <row r="13" spans="2:31" ht="18.75" customHeight="1">
       <c r="B13" s="1" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="14" spans="2:31" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B14" s="45" t="s">
+    <row r="14" spans="2:31" ht="51" customHeight="1">
+      <c r="B14" s="25" t="s">
         <v>44</v>
       </c>
-      <c r="C14" s="46"/>
-[...29 lines deleted...]
-    <row r="15" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="27"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="27"/>
+      <c r="R14" s="27"/>
+      <c r="S14" s="27"/>
+      <c r="T14" s="27"/>
+      <c r="U14" s="27"/>
+      <c r="V14" s="27"/>
+      <c r="W14" s="27"/>
+      <c r="X14" s="27"/>
+      <c r="Y14" s="27"/>
+      <c r="Z14" s="27"/>
+      <c r="AA14" s="27"/>
+      <c r="AB14" s="27"/>
+      <c r="AC14" s="27"/>
+      <c r="AD14" s="27"/>
+      <c r="AE14" s="29"/>
+    </row>
+    <row r="15" spans="2:31" ht="18.75" customHeight="1">
       <c r="B15" s="1" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="16" spans="2:31" ht="51" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B16" s="45" t="s">
+    <row r="16" spans="2:31" ht="51" customHeight="1">
+      <c r="B16" s="25" t="s">
         <v>102</v>
       </c>
-      <c r="C16" s="46"/>
-[...30 lines deleted...]
-    <row r="18" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C16" s="27"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="27"/>
+      <c r="K16" s="27"/>
+      <c r="L16" s="27"/>
+      <c r="M16" s="27"/>
+      <c r="N16" s="27"/>
+      <c r="O16" s="27"/>
+      <c r="P16" s="27"/>
+      <c r="Q16" s="27"/>
+      <c r="R16" s="27"/>
+      <c r="S16" s="27"/>
+      <c r="T16" s="27"/>
+      <c r="U16" s="27"/>
+      <c r="V16" s="27"/>
+      <c r="W16" s="27"/>
+      <c r="X16" s="27"/>
+      <c r="Y16" s="27"/>
+      <c r="Z16" s="27"/>
+      <c r="AA16" s="27"/>
+      <c r="AB16" s="27"/>
+      <c r="AC16" s="27"/>
+      <c r="AD16" s="27"/>
+      <c r="AE16" s="29"/>
+    </row>
+    <row r="17" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="18" spans="2:31" ht="18.75" customHeight="1">
       <c r="B18" s="1" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="19" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="2:31" ht="18.75" customHeight="1">
       <c r="B19" s="1" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="20" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="20" spans="2:31" ht="18.75" customHeight="1">
       <c r="C20" s="1" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="21" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="C21" s="45" t="s">
+    <row r="21" spans="2:31" ht="60" customHeight="1">
+      <c r="C21" s="25" t="s">
         <v>109</v>
       </c>
-      <c r="D21" s="46"/>
-[...28 lines deleted...]
-    <row r="22" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="27"/>
+      <c r="H21" s="27"/>
+      <c r="I21" s="27"/>
+      <c r="J21" s="27"/>
+      <c r="K21" s="27"/>
+      <c r="L21" s="27"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="27"/>
+      <c r="O21" s="27"/>
+      <c r="P21" s="27"/>
+      <c r="Q21" s="27"/>
+      <c r="R21" s="27"/>
+      <c r="S21" s="27"/>
+      <c r="T21" s="27"/>
+      <c r="U21" s="27"/>
+      <c r="V21" s="27"/>
+      <c r="W21" s="27"/>
+      <c r="X21" s="27"/>
+      <c r="Y21" s="27"/>
+      <c r="Z21" s="27"/>
+      <c r="AA21" s="27"/>
+      <c r="AB21" s="27"/>
+      <c r="AC21" s="27"/>
+      <c r="AD21" s="27"/>
+      <c r="AE21" s="29"/>
+    </row>
+    <row r="22" spans="2:31" ht="18.75" customHeight="1">
       <c r="C22" s="1" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="23" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-    <row r="24" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="23" spans="2:31" ht="60" customHeight="1">
+      <c r="C23" s="25"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="27"/>
+      <c r="H23" s="27"/>
+      <c r="I23" s="27"/>
+      <c r="J23" s="27"/>
+      <c r="K23" s="27"/>
+      <c r="L23" s="27"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="27"/>
+      <c r="O23" s="27"/>
+      <c r="P23" s="27"/>
+      <c r="Q23" s="27"/>
+      <c r="R23" s="27"/>
+      <c r="S23" s="27"/>
+      <c r="T23" s="27"/>
+      <c r="U23" s="27"/>
+      <c r="V23" s="27"/>
+      <c r="W23" s="27"/>
+      <c r="X23" s="27"/>
+      <c r="Y23" s="27"/>
+      <c r="Z23" s="27"/>
+      <c r="AA23" s="27"/>
+      <c r="AB23" s="27"/>
+      <c r="AC23" s="27"/>
+      <c r="AD23" s="27"/>
+      <c r="AE23" s="29"/>
+    </row>
+    <row r="24" spans="2:31" ht="18.75" customHeight="1">
       <c r="C24" s="1" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="25" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-    <row r="26" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="2:31" ht="60" customHeight="1">
+      <c r="C25" s="25"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="27"/>
+      <c r="H25" s="27"/>
+      <c r="I25" s="27"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="27"/>
+      <c r="L25" s="27"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="27"/>
+      <c r="O25" s="27"/>
+      <c r="P25" s="27"/>
+      <c r="Q25" s="27"/>
+      <c r="R25" s="27"/>
+      <c r="S25" s="27"/>
+      <c r="T25" s="27"/>
+      <c r="U25" s="27"/>
+      <c r="V25" s="27"/>
+      <c r="W25" s="27"/>
+      <c r="X25" s="27"/>
+      <c r="Y25" s="27"/>
+      <c r="Z25" s="27"/>
+      <c r="AA25" s="27"/>
+      <c r="AB25" s="27"/>
+      <c r="AC25" s="27"/>
+      <c r="AD25" s="27"/>
+      <c r="AE25" s="29"/>
+    </row>
+    <row r="26" spans="2:31" ht="18.75" customHeight="1">
       <c r="B26" s="1" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="27" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="27" spans="2:31" ht="18.75" customHeight="1">
       <c r="C27" s="1" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="28" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-    <row r="29" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="28" spans="2:31" ht="60" customHeight="1">
+      <c r="C28" s="25"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="27"/>
+      <c r="I28" s="27"/>
+      <c r="J28" s="27"/>
+      <c r="K28" s="27"/>
+      <c r="L28" s="27"/>
+      <c r="M28" s="27"/>
+      <c r="N28" s="27"/>
+      <c r="O28" s="27"/>
+      <c r="P28" s="27"/>
+      <c r="Q28" s="27"/>
+      <c r="R28" s="27"/>
+      <c r="S28" s="27"/>
+      <c r="T28" s="27"/>
+      <c r="U28" s="27"/>
+      <c r="V28" s="27"/>
+      <c r="W28" s="27"/>
+      <c r="X28" s="27"/>
+      <c r="Y28" s="27"/>
+      <c r="Z28" s="27"/>
+      <c r="AA28" s="27"/>
+      <c r="AB28" s="27"/>
+      <c r="AC28" s="27"/>
+      <c r="AD28" s="27"/>
+      <c r="AE28" s="29"/>
+    </row>
+    <row r="29" spans="2:31" ht="18.75" customHeight="1">
       <c r="C29" s="1" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="30" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-    <row r="31" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="30" spans="2:31" ht="60" customHeight="1">
+      <c r="C30" s="25"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="27"/>
+      <c r="I30" s="27"/>
+      <c r="J30" s="27"/>
+      <c r="K30" s="27"/>
+      <c r="L30" s="27"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
+      <c r="Z30" s="27"/>
+      <c r="AA30" s="27"/>
+      <c r="AB30" s="27"/>
+      <c r="AC30" s="27"/>
+      <c r="AD30" s="27"/>
+      <c r="AE30" s="29"/>
+    </row>
+    <row r="31" spans="2:31" ht="18.75" customHeight="1">
       <c r="C31" s="1" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="32" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-    <row r="33" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="32" spans="2:31" ht="60" customHeight="1">
+      <c r="C32" s="25"/>
+      <c r="D32" s="27"/>
+      <c r="E32" s="27"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="27"/>
+      <c r="H32" s="27"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
+      <c r="L32" s="27"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+      <c r="O32" s="27"/>
+      <c r="P32" s="27"/>
+      <c r="Q32" s="27"/>
+      <c r="R32" s="27"/>
+      <c r="S32" s="27"/>
+      <c r="T32" s="27"/>
+      <c r="U32" s="27"/>
+      <c r="V32" s="27"/>
+      <c r="W32" s="27"/>
+      <c r="X32" s="27"/>
+      <c r="Y32" s="27"/>
+      <c r="Z32" s="27"/>
+      <c r="AA32" s="27"/>
+      <c r="AB32" s="27"/>
+      <c r="AC32" s="27"/>
+      <c r="AD32" s="27"/>
+      <c r="AE32" s="29"/>
+    </row>
+    <row r="33" spans="2:31" ht="18.75" customHeight="1">
       <c r="B33" s="1" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="34" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="34" spans="2:31" ht="18.75" customHeight="1">
       <c r="C34" s="1" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="35" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-    <row r="36" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="35" spans="2:31" ht="60" customHeight="1">
+      <c r="C35" s="25"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="27"/>
+      <c r="O35" s="27"/>
+      <c r="P35" s="27"/>
+      <c r="Q35" s="27"/>
+      <c r="R35" s="27"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="27"/>
+      <c r="U35" s="27"/>
+      <c r="V35" s="27"/>
+      <c r="W35" s="27"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+      <c r="Z35" s="27"/>
+      <c r="AA35" s="27"/>
+      <c r="AB35" s="27"/>
+      <c r="AC35" s="27"/>
+      <c r="AD35" s="27"/>
+      <c r="AE35" s="29"/>
+    </row>
+    <row r="36" spans="2:31" ht="18.75" customHeight="1">
       <c r="C36" s="1" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="37" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...30 lines deleted...]
-    <row r="38" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="37" spans="2:31" ht="60" customHeight="1">
+      <c r="C37" s="25"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27"/>
+      <c r="L37" s="27"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="27"/>
+      <c r="O37" s="27"/>
+      <c r="P37" s="27"/>
+      <c r="Q37" s="27"/>
+      <c r="R37" s="27"/>
+      <c r="S37" s="27"/>
+      <c r="T37" s="27"/>
+      <c r="U37" s="27"/>
+      <c r="V37" s="27"/>
+      <c r="W37" s="27"/>
+      <c r="X37" s="27"/>
+      <c r="Y37" s="27"/>
+      <c r="Z37" s="27"/>
+      <c r="AA37" s="27"/>
+      <c r="AB37" s="27"/>
+      <c r="AC37" s="27"/>
+      <c r="AD37" s="27"/>
+      <c r="AE37" s="29"/>
+    </row>
+    <row r="38" spans="2:31" ht="18.75" customHeight="1">
       <c r="C38" s="1" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="39" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-    <row r="41" spans="2:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="39" spans="2:31" ht="60" customHeight="1">
+      <c r="C39" s="25"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="27"/>
+      <c r="G39" s="27"/>
+      <c r="H39" s="27"/>
+      <c r="I39" s="27"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="27"/>
+      <c r="L39" s="27"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="27"/>
+      <c r="O39" s="27"/>
+      <c r="P39" s="27"/>
+      <c r="Q39" s="27"/>
+      <c r="R39" s="27"/>
+      <c r="S39" s="27"/>
+      <c r="T39" s="27"/>
+      <c r="U39" s="27"/>
+      <c r="V39" s="27"/>
+      <c r="W39" s="27"/>
+      <c r="X39" s="27"/>
+      <c r="Y39" s="27"/>
+      <c r="Z39" s="27"/>
+      <c r="AA39" s="27"/>
+      <c r="AB39" s="27"/>
+      <c r="AC39" s="27"/>
+      <c r="AD39" s="27"/>
+      <c r="AE39" s="29"/>
+    </row>
+    <row r="40" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="41" spans="2:31" ht="18.75" customHeight="1">
       <c r="B41" s="1" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="42" spans="2:31" ht="60" customHeight="1" x14ac:dyDescent="0.4">
-[...82 lines deleted...]
-    <row r="94" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="42" spans="2:31" ht="60" customHeight="1">
+      <c r="B42" s="26"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="28"/>
+      <c r="K42" s="28"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="28"/>
+      <c r="N42" s="28"/>
+      <c r="O42" s="28"/>
+      <c r="P42" s="28"/>
+      <c r="Q42" s="28"/>
+      <c r="R42" s="28"/>
+      <c r="S42" s="28"/>
+      <c r="T42" s="28"/>
+      <c r="U42" s="28"/>
+      <c r="V42" s="28"/>
+      <c r="W42" s="28"/>
+      <c r="X42" s="28"/>
+      <c r="Y42" s="28"/>
+      <c r="Z42" s="28"/>
+      <c r="AA42" s="28"/>
+      <c r="AB42" s="28"/>
+      <c r="AC42" s="28"/>
+      <c r="AD42" s="28"/>
+      <c r="AE42" s="30"/>
+    </row>
+    <row r="43" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="44" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="45" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="46" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="47" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="48" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="49" ht="18.75" customHeight="1"/>
+    <row r="50" ht="18.75" customHeight="1"/>
+    <row r="51" ht="18.75" customHeight="1"/>
+    <row r="52" ht="18.75" customHeight="1"/>
+    <row r="53" ht="18.75" customHeight="1"/>
+    <row r="54" ht="18.75" customHeight="1"/>
+    <row r="55" ht="18.75" customHeight="1"/>
+    <row r="56" ht="18.75" customHeight="1"/>
+    <row r="57" ht="18.75" customHeight="1"/>
+    <row r="58" ht="18.75" customHeight="1"/>
+    <row r="59" ht="18.75" customHeight="1"/>
+    <row r="60" ht="18.75" customHeight="1"/>
+    <row r="61" ht="18.75" customHeight="1"/>
+    <row r="62" ht="18.75" customHeight="1"/>
+    <row r="63" ht="18.75" customHeight="1"/>
+    <row r="64" ht="18.75" customHeight="1"/>
+    <row r="65" ht="18.75" customHeight="1"/>
+    <row r="66" ht="18.75" customHeight="1"/>
+    <row r="67" ht="18.75" customHeight="1"/>
+    <row r="68" ht="18.75" customHeight="1"/>
+    <row r="69" ht="18.75" customHeight="1"/>
+    <row r="70" ht="18.75" customHeight="1"/>
+    <row r="71" ht="18.75" customHeight="1"/>
+    <row r="72" ht="18.75" customHeight="1"/>
+    <row r="73" ht="18.75" customHeight="1"/>
+    <row r="74" ht="18.75" customHeight="1"/>
+    <row r="75" ht="18.75" customHeight="1"/>
+    <row r="76" ht="18.75" customHeight="1"/>
+    <row r="77" ht="18.75" customHeight="1"/>
+    <row r="78" ht="18.75" customHeight="1"/>
+    <row r="79" ht="18.75" customHeight="1"/>
+    <row r="80" ht="18.75" customHeight="1"/>
+    <row r="81" ht="18.75" customHeight="1"/>
+    <row r="82" ht="18.75" customHeight="1"/>
+    <row r="83" ht="18.75" customHeight="1"/>
+    <row r="84" ht="18.75" customHeight="1"/>
+    <row r="85" ht="18.75" customHeight="1"/>
+    <row r="86" ht="18.75" customHeight="1"/>
+    <row r="87" ht="18.75" customHeight="1"/>
+    <row r="88" ht="18.75" customHeight="1"/>
+    <row r="89" ht="18.75" customHeight="1"/>
+    <row r="90" ht="18.75" customHeight="1"/>
+    <row r="91" ht="18.75" customHeight="1"/>
+    <row r="92" ht="18.75" customHeight="1"/>
+    <row r="93" ht="18.75" customHeight="1"/>
+    <row r="94" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="B2:AE3"/>
+    <mergeCell ref="B6:AE6"/>
+    <mergeCell ref="B10:AE10"/>
+    <mergeCell ref="B12:AE12"/>
+    <mergeCell ref="B14:AE14"/>
+    <mergeCell ref="B16:AE16"/>
+    <mergeCell ref="C21:AE21"/>
+    <mergeCell ref="C23:AE23"/>
+    <mergeCell ref="C25:AE25"/>
+    <mergeCell ref="C28:AE28"/>
+    <mergeCell ref="C30:AE30"/>
     <mergeCell ref="C32:AE32"/>
     <mergeCell ref="C35:AE35"/>
     <mergeCell ref="C37:AE37"/>
     <mergeCell ref="C39:AE39"/>
     <mergeCell ref="B42:AE42"/>
-    <mergeCell ref="C21:AE21"/>
-[...8 lines deleted...]
-    <mergeCell ref="B16:AE16"/>
+    <mergeCell ref="B2:AE3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="B1:AE37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <dimension ref="B2:AE34"/>
   <sheetViews>
     <sheetView showZeros="0" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="AB9" sqref="AB9:AE9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
-    <col min="1" max="1" width="1.625" style="13" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="48" max="16384" width="9" style="13"/>
+    <col min="1" max="1" width="1.625" style="31" customWidth="1"/>
+    <col min="2" max="31" width="2.625" style="31" customWidth="1"/>
+    <col min="32" max="32" width="1.625" style="31" customWidth="1"/>
+    <col min="33" max="46" width="2.625" style="31" customWidth="1"/>
+    <col min="47" max="16384" width="9" style="31" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:31" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="B2" s="68" t="s">
+    <row r="1" spans="2:31" ht="10.5" customHeight="1"/>
+    <row r="2" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B2" s="32" t="s">
         <v>46</v>
       </c>
-      <c r="C2" s="68"/>
-[...94 lines deleted...]
-      <c r="B5" s="15" t="s">
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+    </row>
+    <row r="3" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="32"/>
+      <c r="G3" s="32"/>
+      <c r="H3" s="32"/>
+      <c r="I3" s="32"/>
+      <c r="J3" s="32"/>
+      <c r="K3" s="32"/>
+      <c r="L3" s="32"/>
+      <c r="M3" s="32"/>
+      <c r="N3" s="32"/>
+      <c r="O3" s="32"/>
+      <c r="P3" s="32"/>
+      <c r="Q3" s="32"/>
+      <c r="R3" s="32"/>
+      <c r="S3" s="32"/>
+      <c r="T3" s="32"/>
+      <c r="U3" s="32"/>
+      <c r="V3" s="32"/>
+      <c r="W3" s="32"/>
+      <c r="X3" s="32"/>
+      <c r="Y3" s="32"/>
+      <c r="Z3" s="32"/>
+      <c r="AA3" s="32"/>
+      <c r="AB3" s="32"/>
+      <c r="AC3" s="32"/>
+      <c r="AD3" s="32"/>
+      <c r="AE3" s="32"/>
+    </row>
+    <row r="4" spans="2:31" ht="15" customHeight="1">
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="33"/>
+      <c r="N4" s="33"/>
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33"/>
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="33"/>
+      <c r="Z4" s="33"/>
+      <c r="AA4" s="33"/>
+      <c r="AB4" s="33"/>
+      <c r="AC4" s="33"/>
+      <c r="AD4" s="33"/>
+      <c r="AE4" s="33"/>
+    </row>
+    <row r="5" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B5" s="34" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="6" spans="2:31" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="51" t="s">
+    <row r="6" spans="2:31" ht="16.5" customHeight="1">
+      <c r="B6" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="52"/>
-[...11 lines deleted...]
-      <c r="O6" s="51" t="s">
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="35" t="s">
         <v>49</v>
       </c>
-      <c r="P6" s="52"/>
-[...2 lines deleted...]
-      <c r="S6" s="69" t="s">
+      <c r="P6" s="37"/>
+      <c r="Q6" s="37"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="46" t="s">
         <v>48</v>
       </c>
-      <c r="T6" s="70"/>
-[...2 lines deleted...]
-      <c r="W6" s="69" t="s">
+      <c r="T6" s="49"/>
+      <c r="U6" s="49"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="X6" s="70"/>
-[...3 lines deleted...]
-      <c r="AB6" s="69" t="s">
+      <c r="X6" s="49"/>
+      <c r="Y6" s="49"/>
+      <c r="Z6" s="49"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="AC6" s="70"/>
-[...4 lines deleted...]
-      <c r="B7" s="51" t="s">
+      <c r="AC6" s="49"/>
+      <c r="AD6" s="49"/>
+      <c r="AE6" s="54"/>
+    </row>
+    <row r="7" spans="2:31" ht="16.5" customHeight="1">
+      <c r="B7" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="C7" s="52"/>
-[...2 lines deleted...]
-      <c r="F7" s="51" t="s">
+      <c r="C7" s="37"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="G7" s="52"/>
-[...1 lines deleted...]
-      <c r="I7" s="51" t="s">
+      <c r="G7" s="37"/>
+      <c r="H7" s="41"/>
+      <c r="I7" s="35" t="s">
         <v>86</v>
       </c>
-      <c r="J7" s="52"/>
-[...1 lines deleted...]
-      <c r="L7" s="51" t="s">
+      <c r="J7" s="37"/>
+      <c r="K7" s="41"/>
+      <c r="L7" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="M7" s="52"/>
-[...1 lines deleted...]
-      <c r="O7" s="51" t="s">
+      <c r="M7" s="37"/>
+      <c r="N7" s="41"/>
+      <c r="O7" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="P7" s="53"/>
-      <c r="Q7" s="51" t="s">
+      <c r="P7" s="41"/>
+      <c r="Q7" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="R7" s="53"/>
-[...15 lines deleted...]
-      <c r="B8" s="54">
+      <c r="R7" s="41"/>
+      <c r="S7" s="47"/>
+      <c r="T7" s="50"/>
+      <c r="U7" s="50"/>
+      <c r="V7" s="55"/>
+      <c r="W7" s="47"/>
+      <c r="X7" s="50"/>
+      <c r="Y7" s="50"/>
+      <c r="Z7" s="50"/>
+      <c r="AA7" s="55"/>
+      <c r="AB7" s="47"/>
+      <c r="AC7" s="50"/>
+      <c r="AD7" s="50"/>
+      <c r="AE7" s="55"/>
+    </row>
+    <row r="8" spans="2:31" ht="24" customHeight="1">
+      <c r="B8" s="36">
         <f>申出書!G19</f>
         <v>0</v>
       </c>
-      <c r="C8" s="55"/>
-[...2 lines deleted...]
-      <c r="F8" s="54">
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="36">
         <f>申出書!J19</f>
         <v>0</v>
       </c>
-      <c r="G8" s="55"/>
-[...1 lines deleted...]
-      <c r="I8" s="54">
+      <c r="G8" s="38"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="36">
         <f>申出書!M19</f>
         <v>0</v>
       </c>
-      <c r="J8" s="55"/>
-[...1 lines deleted...]
-      <c r="L8" s="54">
+      <c r="J8" s="38"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="36">
         <f>申出書!P19</f>
         <v>0</v>
       </c>
-      <c r="M8" s="55"/>
-[...1 lines deleted...]
-      <c r="O8" s="54">
+      <c r="M8" s="38"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="36">
         <f>申出書!S19</f>
         <v>0</v>
       </c>
-      <c r="P8" s="56"/>
-      <c r="Q8" s="54">
+      <c r="P8" s="42"/>
+      <c r="Q8" s="36">
         <f>申出書!U19</f>
         <v>0</v>
       </c>
-      <c r="R8" s="56"/>
-      <c r="S8" s="57">
+      <c r="R8" s="42"/>
+      <c r="S8" s="48">
         <f>申出書!W19</f>
         <v>0</v>
       </c>
-      <c r="T8" s="58"/>
-[...2 lines deleted...]
-      <c r="W8" s="54">
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="36">
         <f>申出書!AA19</f>
         <v>0</v>
       </c>
-      <c r="X8" s="55"/>
-[...9 lines deleted...]
-      <c r="B9" s="54">
+      <c r="X8" s="38"/>
+      <c r="Y8" s="38"/>
+      <c r="Z8" s="38"/>
+      <c r="AA8" s="42"/>
+      <c r="AB8" s="36"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
+      <c r="AE8" s="42"/>
+    </row>
+    <row r="9" spans="2:31" ht="24" customHeight="1">
+      <c r="B9" s="36">
         <f>申出書!G20</f>
         <v>0</v>
       </c>
-      <c r="C9" s="55"/>
-[...2 lines deleted...]
-      <c r="F9" s="54">
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="36">
         <f>申出書!J20</f>
         <v>0</v>
       </c>
-      <c r="G9" s="55"/>
-[...1 lines deleted...]
-      <c r="I9" s="54">
+      <c r="G9" s="38"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="36">
         <f>申出書!M20</f>
         <v>0</v>
       </c>
-      <c r="J9" s="55"/>
-[...1 lines deleted...]
-      <c r="L9" s="54">
+      <c r="J9" s="38"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="36">
         <f>申出書!P20</f>
         <v>0</v>
       </c>
-      <c r="M9" s="55"/>
-[...1 lines deleted...]
-      <c r="O9" s="54">
+      <c r="M9" s="38"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="36">
         <f>申出書!S20</f>
         <v>0</v>
       </c>
-      <c r="P9" s="56"/>
-      <c r="Q9" s="54">
+      <c r="P9" s="42"/>
+      <c r="Q9" s="36">
         <f>申出書!U20</f>
         <v>0</v>
       </c>
-      <c r="R9" s="56"/>
-      <c r="S9" s="57">
+      <c r="R9" s="42"/>
+      <c r="S9" s="48">
         <f>申出書!W20</f>
         <v>0</v>
       </c>
-      <c r="T9" s="58"/>
-[...2 lines deleted...]
-      <c r="W9" s="54">
+      <c r="T9" s="51"/>
+      <c r="U9" s="51"/>
+      <c r="V9" s="56"/>
+      <c r="W9" s="36">
         <f>申出書!AA20</f>
         <v>0</v>
       </c>
-      <c r="X9" s="55"/>
-[...9 lines deleted...]
-      <c r="B10" s="54">
+      <c r="X9" s="38"/>
+      <c r="Y9" s="38"/>
+      <c r="Z9" s="38"/>
+      <c r="AA9" s="42"/>
+      <c r="AB9" s="36"/>
+      <c r="AC9" s="38"/>
+      <c r="AD9" s="38"/>
+      <c r="AE9" s="42"/>
+    </row>
+    <row r="10" spans="2:31" ht="24" customHeight="1">
+      <c r="B10" s="36">
         <f>申出書!G21</f>
         <v>0</v>
       </c>
-      <c r="C10" s="55"/>
-[...2 lines deleted...]
-      <c r="F10" s="54">
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="36">
         <f>申出書!J21</f>
         <v>0</v>
       </c>
-      <c r="G10" s="55"/>
-[...1 lines deleted...]
-      <c r="I10" s="54">
+      <c r="G10" s="38"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="36">
         <f>申出書!M21</f>
         <v>0</v>
       </c>
-      <c r="J10" s="55"/>
-[...1 lines deleted...]
-      <c r="L10" s="54">
+      <c r="J10" s="38"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="36">
         <f>申出書!P21</f>
         <v>0</v>
       </c>
-      <c r="M10" s="55"/>
-[...1 lines deleted...]
-      <c r="O10" s="54">
+      <c r="M10" s="38"/>
+      <c r="N10" s="42"/>
+      <c r="O10" s="36">
         <f>申出書!S21</f>
         <v>0</v>
       </c>
-      <c r="P10" s="56"/>
-      <c r="Q10" s="54">
+      <c r="P10" s="42"/>
+      <c r="Q10" s="36">
         <f>申出書!U21</f>
         <v>0</v>
       </c>
-      <c r="R10" s="56"/>
-      <c r="S10" s="57">
+      <c r="R10" s="42"/>
+      <c r="S10" s="48">
         <f>申出書!W21</f>
         <v>0</v>
       </c>
-      <c r="T10" s="58"/>
-[...2 lines deleted...]
-      <c r="W10" s="54">
+      <c r="T10" s="51"/>
+      <c r="U10" s="51"/>
+      <c r="V10" s="56"/>
+      <c r="W10" s="36">
         <f>申出書!AA21</f>
         <v>0</v>
       </c>
-      <c r="X10" s="55"/>
-[...9 lines deleted...]
-      <c r="B11" s="54">
+      <c r="X10" s="38"/>
+      <c r="Y10" s="38"/>
+      <c r="Z10" s="38"/>
+      <c r="AA10" s="42"/>
+      <c r="AB10" s="36"/>
+      <c r="AC10" s="38"/>
+      <c r="AD10" s="38"/>
+      <c r="AE10" s="42"/>
+    </row>
+    <row r="11" spans="2:31" ht="24" customHeight="1">
+      <c r="B11" s="36">
         <f>申出書!G22</f>
         <v>0</v>
       </c>
-      <c r="C11" s="55"/>
-[...2 lines deleted...]
-      <c r="F11" s="54">
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="36">
         <f>申出書!J22</f>
         <v>0</v>
       </c>
-      <c r="G11" s="55"/>
-[...1 lines deleted...]
-      <c r="I11" s="54">
+      <c r="G11" s="38"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="36">
         <f>申出書!M22</f>
         <v>0</v>
       </c>
-      <c r="J11" s="55"/>
-[...1 lines deleted...]
-      <c r="L11" s="54">
+      <c r="J11" s="38"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="36">
         <f>申出書!P22</f>
         <v>0</v>
       </c>
-      <c r="M11" s="55"/>
-[...1 lines deleted...]
-      <c r="O11" s="54">
+      <c r="M11" s="38"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="36">
         <f>申出書!S22</f>
         <v>0</v>
       </c>
-      <c r="P11" s="56"/>
-      <c r="Q11" s="54">
+      <c r="P11" s="42"/>
+      <c r="Q11" s="36">
         <f>申出書!U22</f>
         <v>0</v>
       </c>
-      <c r="R11" s="56"/>
-      <c r="S11" s="57">
+      <c r="R11" s="42"/>
+      <c r="S11" s="48">
         <f>申出書!W22</f>
         <v>0</v>
       </c>
-      <c r="T11" s="58"/>
-[...2 lines deleted...]
-      <c r="W11" s="54">
+      <c r="T11" s="51"/>
+      <c r="U11" s="51"/>
+      <c r="V11" s="56"/>
+      <c r="W11" s="36">
         <f>申出書!AA22</f>
         <v>0</v>
       </c>
-      <c r="X11" s="55"/>
-[...9 lines deleted...]
-      <c r="B12" s="54">
+      <c r="X11" s="38"/>
+      <c r="Y11" s="38"/>
+      <c r="Z11" s="38"/>
+      <c r="AA11" s="42"/>
+      <c r="AB11" s="36"/>
+      <c r="AC11" s="38"/>
+      <c r="AD11" s="38"/>
+      <c r="AE11" s="42"/>
+    </row>
+    <row r="12" spans="2:31" ht="24" customHeight="1">
+      <c r="B12" s="36">
         <f>申出書!G23</f>
         <v>0</v>
       </c>
-      <c r="C12" s="55"/>
-[...2 lines deleted...]
-      <c r="F12" s="54">
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="42"/>
+      <c r="F12" s="36">
         <f>申出書!J23</f>
         <v>0</v>
       </c>
-      <c r="G12" s="55"/>
-[...1 lines deleted...]
-      <c r="I12" s="54">
+      <c r="G12" s="38"/>
+      <c r="H12" s="42"/>
+      <c r="I12" s="36">
         <f>申出書!M23</f>
         <v>0</v>
       </c>
-      <c r="J12" s="55"/>
-[...1 lines deleted...]
-      <c r="L12" s="54">
+      <c r="J12" s="38"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="36">
         <f>申出書!P23</f>
         <v>0</v>
       </c>
-      <c r="M12" s="55"/>
-[...1 lines deleted...]
-      <c r="O12" s="54">
+      <c r="M12" s="38"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="36">
         <f>申出書!S23</f>
         <v>0</v>
       </c>
-      <c r="P12" s="56"/>
-      <c r="Q12" s="54">
+      <c r="P12" s="42"/>
+      <c r="Q12" s="36">
         <f>申出書!U23</f>
         <v>0</v>
       </c>
-      <c r="R12" s="56"/>
-      <c r="S12" s="57">
+      <c r="R12" s="42"/>
+      <c r="S12" s="48">
         <f>申出書!W23</f>
         <v>0</v>
       </c>
-      <c r="T12" s="58"/>
-[...2 lines deleted...]
-      <c r="W12" s="54">
+      <c r="T12" s="51"/>
+      <c r="U12" s="51"/>
+      <c r="V12" s="56"/>
+      <c r="W12" s="36">
         <f>申出書!AA23</f>
         <v>0</v>
       </c>
-      <c r="X12" s="55"/>
-[...10 lines deleted...]
-      <c r="C14" s="60" t="s">
+      <c r="X12" s="38"/>
+      <c r="Y12" s="38"/>
+      <c r="Z12" s="38"/>
+      <c r="AA12" s="42"/>
+      <c r="AB12" s="36"/>
+      <c r="AC12" s="38"/>
+      <c r="AD12" s="38"/>
+      <c r="AE12" s="42"/>
+    </row>
+    <row r="13" spans="2:31" ht="15" customHeight="1"/>
+    <row r="14" spans="2:31" ht="18.75" customHeight="1">
+      <c r="C14" s="39" t="s">
         <v>105</v>
       </c>
-      <c r="D14" s="60"/>
-[...3 lines deleted...]
-      <c r="H14" s="61">
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="43">
         <f>申出書!J29</f>
         <v>0</v>
       </c>
-      <c r="I14" s="61"/>
-[...6 lines deleted...]
-      <c r="P14" s="62" t="s">
+      <c r="I14" s="43"/>
+      <c r="J14" s="43"/>
+      <c r="K14" s="43"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="43"/>
+      <c r="N14" s="43"/>
+      <c r="O14" s="43"/>
+      <c r="P14" s="44" t="s">
         <v>118</v>
       </c>
-      <c r="Q14" s="62"/>
-[...21 lines deleted...]
-      <c r="G16" s="15" t="s">
+      <c r="Q14" s="44"/>
+      <c r="R14" s="44"/>
+      <c r="S14" s="44"/>
+      <c r="T14" s="44"/>
+      <c r="U14" s="44"/>
+      <c r="V14" s="44"/>
+      <c r="W14" s="44"/>
+      <c r="X14" s="44"/>
+      <c r="Y14" s="44"/>
+      <c r="Z14" s="44"/>
+      <c r="AA14" s="44"/>
+      <c r="AB14" s="44"/>
+      <c r="AC14" s="44"/>
+      <c r="AD14" s="44"/>
+      <c r="AE14" s="44"/>
+    </row>
+    <row r="15" spans="2:31" ht="18.75" customHeight="1">
+      <c r="W15" s="57"/>
+      <c r="X15" s="57"/>
+      <c r="Y15" s="57"/>
+      <c r="Z15" s="57"/>
+      <c r="AA15" s="57"/>
+      <c r="AB15" s="57"/>
+      <c r="AC15" s="57"/>
+      <c r="AD15" s="57"/>
+      <c r="AE15" s="57"/>
+    </row>
+    <row r="16" spans="2:31" ht="18.75" customHeight="1">
+      <c r="C16" s="40"/>
+      <c r="D16" s="40"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="H16" s="60"/>
-[...1 lines deleted...]
-      <c r="J16" s="15" t="s">
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="K16" s="60"/>
-[...1 lines deleted...]
-      <c r="M16" s="15" t="s">
+      <c r="K16" s="39"/>
+      <c r="L16" s="39"/>
+      <c r="M16" s="34" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="17" spans="3:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-      <c r="C18" s="60" t="s">
+    <row r="17" spans="3:31" ht="18.75" customHeight="1"/>
+    <row r="18" spans="3:31" ht="18.75" customHeight="1">
+      <c r="C18" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="D18" s="60"/>
-[...2 lines deleted...]
-      <c r="G18" s="63">
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="40">
         <f>申出書!J16</f>
         <v>0</v>
       </c>
-      <c r="H18" s="63"/>
-[...7 lines deleted...]
-      <c r="P18" s="15" t="s">
+      <c r="H18" s="40"/>
+      <c r="I18" s="40"/>
+      <c r="J18" s="40"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="40"/>
+      <c r="N18" s="40"/>
+      <c r="O18" s="40"/>
+      <c r="P18" s="34" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="19" spans="3:31" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
-[...2 lines deleted...]
-      <c r="R20" s="15" t="s">
+    <row r="19" spans="3:31" ht="15" customHeight="1"/>
+    <row r="20" spans="3:31" ht="18.75" customHeight="1">
+      <c r="Q20" s="34"/>
+      <c r="R20" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="S20" s="15"/>
-[...14 lines deleted...]
-      <c r="Q21" s="64" t="s">
+      <c r="S20" s="34"/>
+      <c r="T20" s="34"/>
+      <c r="U20" s="34"/>
+      <c r="V20" s="34"/>
+      <c r="W20" s="34"/>
+      <c r="X20" s="34"/>
+      <c r="Y20" s="34"/>
+      <c r="Z20" s="34"/>
+      <c r="AA20" s="34"/>
+      <c r="AB20" s="34"/>
+      <c r="AC20" s="34"/>
+      <c r="AD20" s="34"/>
+      <c r="AE20" s="34"/>
+    </row>
+    <row r="21" spans="3:31" ht="24" customHeight="1">
+      <c r="Q21" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="R21" s="64" t="s">
+      <c r="R21" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="S21" s="64"/>
-[...15 lines deleted...]
-      <c r="R22" s="64" t="s">
+      <c r="S21" s="45"/>
+      <c r="T21" s="52"/>
+      <c r="U21" s="53"/>
+      <c r="V21" s="53"/>
+      <c r="W21" s="53"/>
+      <c r="X21" s="53"/>
+      <c r="Y21" s="53"/>
+      <c r="Z21" s="53"/>
+      <c r="AA21" s="53"/>
+      <c r="AB21" s="53"/>
+      <c r="AC21" s="53"/>
+      <c r="AD21" s="53"/>
+      <c r="AE21" s="58"/>
+    </row>
+    <row r="22" spans="3:31" ht="24" customHeight="1">
+      <c r="Q22" s="45"/>
+      <c r="R22" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="S22" s="64"/>
-[...11 lines deleted...]
-      <c r="AE22" s="16" t="s">
+      <c r="S22" s="45"/>
+      <c r="T22" s="35"/>
+      <c r="U22" s="37"/>
+      <c r="V22" s="37"/>
+      <c r="W22" s="37"/>
+      <c r="X22" s="37"/>
+      <c r="Y22" s="37"/>
+      <c r="Z22" s="37"/>
+      <c r="AA22" s="37"/>
+      <c r="AB22" s="37"/>
+      <c r="AC22" s="37"/>
+      <c r="AD22" s="37"/>
+      <c r="AE22" s="59" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="23" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q23" s="64" t="s">
+    <row r="23" spans="3:31" ht="24" customHeight="1">
+      <c r="Q23" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="R23" s="64" t="s">
+      <c r="R23" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="S23" s="64"/>
-[...15 lines deleted...]
-      <c r="R24" s="64" t="s">
+      <c r="S23" s="45"/>
+      <c r="T23" s="52"/>
+      <c r="U23" s="53"/>
+      <c r="V23" s="53"/>
+      <c r="W23" s="53"/>
+      <c r="X23" s="53"/>
+      <c r="Y23" s="53"/>
+      <c r="Z23" s="53"/>
+      <c r="AA23" s="53"/>
+      <c r="AB23" s="53"/>
+      <c r="AC23" s="53"/>
+      <c r="AD23" s="53"/>
+      <c r="AE23" s="58"/>
+    </row>
+    <row r="24" spans="3:31" ht="24" customHeight="1">
+      <c r="Q24" s="45"/>
+      <c r="R24" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="S24" s="64"/>
-[...11 lines deleted...]
-      <c r="AE24" s="16" t="s">
+      <c r="S24" s="45"/>
+      <c r="T24" s="35"/>
+      <c r="U24" s="37"/>
+      <c r="V24" s="37"/>
+      <c r="W24" s="37"/>
+      <c r="X24" s="37"/>
+      <c r="Y24" s="37"/>
+      <c r="Z24" s="37"/>
+      <c r="AA24" s="37"/>
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="37"/>
+      <c r="AD24" s="37"/>
+      <c r="AE24" s="59" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="25" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q25" s="64" t="s">
+    <row r="25" spans="3:31" ht="24" customHeight="1">
+      <c r="Q25" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="R25" s="64" t="s">
+      <c r="R25" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="S25" s="64"/>
-[...15 lines deleted...]
-      <c r="R26" s="64" t="s">
+      <c r="S25" s="45"/>
+      <c r="T25" s="52"/>
+      <c r="U25" s="53"/>
+      <c r="V25" s="53"/>
+      <c r="W25" s="53"/>
+      <c r="X25" s="53"/>
+      <c r="Y25" s="53"/>
+      <c r="Z25" s="53"/>
+      <c r="AA25" s="53"/>
+      <c r="AB25" s="53"/>
+      <c r="AC25" s="53"/>
+      <c r="AD25" s="53"/>
+      <c r="AE25" s="58"/>
+    </row>
+    <row r="26" spans="3:31" ht="24" customHeight="1">
+      <c r="Q26" s="45"/>
+      <c r="R26" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="S26" s="64"/>
-[...11 lines deleted...]
-      <c r="AE26" s="16" t="s">
+      <c r="S26" s="45"/>
+      <c r="T26" s="35"/>
+      <c r="U26" s="37"/>
+      <c r="V26" s="37"/>
+      <c r="W26" s="37"/>
+      <c r="X26" s="37"/>
+      <c r="Y26" s="37"/>
+      <c r="Z26" s="37"/>
+      <c r="AA26" s="37"/>
+      <c r="AB26" s="37"/>
+      <c r="AC26" s="37"/>
+      <c r="AD26" s="37"/>
+      <c r="AE26" s="59" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="27" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q27" s="64" t="s">
+    <row r="27" spans="3:31" ht="24" customHeight="1">
+      <c r="Q27" s="45" t="s">
         <v>56</v>
       </c>
-      <c r="R27" s="64" t="s">
+      <c r="R27" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="S27" s="64"/>
-[...15 lines deleted...]
-      <c r="R28" s="64" t="s">
+      <c r="S27" s="45"/>
+      <c r="T27" s="52"/>
+      <c r="U27" s="53"/>
+      <c r="V27" s="53"/>
+      <c r="W27" s="53"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
+      <c r="Z27" s="53"/>
+      <c r="AA27" s="53"/>
+      <c r="AB27" s="53"/>
+      <c r="AC27" s="53"/>
+      <c r="AD27" s="53"/>
+      <c r="AE27" s="58"/>
+    </row>
+    <row r="28" spans="3:31" ht="24" customHeight="1">
+      <c r="Q28" s="45"/>
+      <c r="R28" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="S28" s="64"/>
-[...11 lines deleted...]
-      <c r="AE28" s="16" t="s">
+      <c r="S28" s="45"/>
+      <c r="T28" s="35"/>
+      <c r="U28" s="37"/>
+      <c r="V28" s="37"/>
+      <c r="W28" s="37"/>
+      <c r="X28" s="37"/>
+      <c r="Y28" s="37"/>
+      <c r="Z28" s="37"/>
+      <c r="AA28" s="37"/>
+      <c r="AB28" s="37"/>
+      <c r="AC28" s="37"/>
+      <c r="AD28" s="37"/>
+      <c r="AE28" s="59" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="29" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q29" s="64" t="s">
+    <row r="29" spans="3:31" ht="24" customHeight="1">
+      <c r="Q29" s="45" t="s">
         <v>57</v>
       </c>
-      <c r="R29" s="64" t="s">
+      <c r="R29" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="S29" s="64"/>
-[...15 lines deleted...]
-      <c r="R30" s="64" t="s">
+      <c r="S29" s="45"/>
+      <c r="T29" s="52"/>
+      <c r="U29" s="53"/>
+      <c r="V29" s="53"/>
+      <c r="W29" s="53"/>
+      <c r="X29" s="53"/>
+      <c r="Y29" s="53"/>
+      <c r="Z29" s="53"/>
+      <c r="AA29" s="53"/>
+      <c r="AB29" s="53"/>
+      <c r="AC29" s="53"/>
+      <c r="AD29" s="53"/>
+      <c r="AE29" s="58"/>
+    </row>
+    <row r="30" spans="3:31" ht="24" customHeight="1">
+      <c r="Q30" s="45"/>
+      <c r="R30" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="S30" s="64"/>
-[...11 lines deleted...]
-      <c r="AE30" s="16" t="s">
+      <c r="S30" s="45"/>
+      <c r="T30" s="35"/>
+      <c r="U30" s="37"/>
+      <c r="V30" s="37"/>
+      <c r="W30" s="37"/>
+      <c r="X30" s="37"/>
+      <c r="Y30" s="37"/>
+      <c r="Z30" s="37"/>
+      <c r="AA30" s="37"/>
+      <c r="AB30" s="37"/>
+      <c r="AC30" s="37"/>
+      <c r="AD30" s="37"/>
+      <c r="AE30" s="59" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="31" spans="3:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q31" s="64" t="s">
+    <row r="31" spans="3:31" ht="24" customHeight="1">
+      <c r="Q31" s="45" t="s">
         <v>52</v>
       </c>
-      <c r="R31" s="64" t="s">
+      <c r="R31" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="S31" s="64"/>
-[...15 lines deleted...]
-      <c r="R32" s="64" t="s">
+      <c r="S31" s="45"/>
+      <c r="T31" s="52"/>
+      <c r="U31" s="53"/>
+      <c r="V31" s="53"/>
+      <c r="W31" s="53"/>
+      <c r="X31" s="53"/>
+      <c r="Y31" s="53"/>
+      <c r="Z31" s="53"/>
+      <c r="AA31" s="53"/>
+      <c r="AB31" s="53"/>
+      <c r="AC31" s="53"/>
+      <c r="AD31" s="53"/>
+      <c r="AE31" s="58"/>
+    </row>
+    <row r="32" spans="3:31" ht="24" customHeight="1">
+      <c r="Q32" s="45"/>
+      <c r="R32" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="S32" s="64"/>
-[...11 lines deleted...]
-      <c r="AE32" s="16" t="s">
+      <c r="S32" s="45"/>
+      <c r="T32" s="35"/>
+      <c r="U32" s="37"/>
+      <c r="V32" s="37"/>
+      <c r="W32" s="37"/>
+      <c r="X32" s="37"/>
+      <c r="Y32" s="37"/>
+      <c r="Z32" s="37"/>
+      <c r="AA32" s="37"/>
+      <c r="AB32" s="37"/>
+      <c r="AC32" s="37"/>
+      <c r="AD32" s="37"/>
+      <c r="AE32" s="59" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="33" spans="17:31" ht="24" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="Q33" s="64" t="s">
+    <row r="33" spans="17:31" ht="24" customHeight="1">
+      <c r="Q33" s="45" t="s">
         <v>58</v>
       </c>
-      <c r="R33" s="64" t="s">
+      <c r="R33" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="S33" s="64"/>
-[...15 lines deleted...]
-      <c r="R34" s="64" t="s">
+      <c r="S33" s="45"/>
+      <c r="T33" s="52"/>
+      <c r="U33" s="53"/>
+      <c r="V33" s="53"/>
+      <c r="W33" s="53"/>
+      <c r="X33" s="53"/>
+      <c r="Y33" s="53"/>
+      <c r="Z33" s="53"/>
+      <c r="AA33" s="53"/>
+      <c r="AB33" s="53"/>
+      <c r="AC33" s="53"/>
+      <c r="AD33" s="53"/>
+      <c r="AE33" s="58"/>
+    </row>
+    <row r="34" spans="17:31" ht="24" customHeight="1">
+      <c r="Q34" s="45"/>
+      <c r="R34" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="S34" s="64"/>
-[...11 lines deleted...]
-      <c r="AE34" s="16" t="s">
+      <c r="S34" s="45"/>
+      <c r="T34" s="35"/>
+      <c r="U34" s="37"/>
+      <c r="V34" s="37"/>
+      <c r="W34" s="37"/>
+      <c r="X34" s="37"/>
+      <c r="Y34" s="37"/>
+      <c r="Z34" s="37"/>
+      <c r="AA34" s="37"/>
+      <c r="AB34" s="37"/>
+      <c r="AC34" s="37"/>
+      <c r="AD34" s="37"/>
+      <c r="AE34" s="59" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="35" spans="17:31" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
-[...1 lines deleted...]
-    <row r="37" spans="17:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="35" spans="17:31" ht="15" customHeight="1"/>
+    <row r="36" spans="17:31" ht="18.75" customHeight="1"/>
+    <row r="37" spans="17:31" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="101">
+    <mergeCell ref="B6:N6"/>
+    <mergeCell ref="O6:R6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="I7:K7"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="I8:K8"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="W8:AA8"/>
+    <mergeCell ref="AB8:AE8"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="I9:K9"/>
+    <mergeCell ref="L9:N9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="W9:AA9"/>
+    <mergeCell ref="AB9:AE9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="I10:K10"/>
+    <mergeCell ref="L10:N10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="S10:V10"/>
+    <mergeCell ref="W10:AA10"/>
+    <mergeCell ref="AB10:AE10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="L11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="S11:V11"/>
+    <mergeCell ref="W11:AA11"/>
+    <mergeCell ref="AB11:AE11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="I12:K12"/>
+    <mergeCell ref="L12:N12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="S12:V12"/>
+    <mergeCell ref="W12:AA12"/>
+    <mergeCell ref="AB12:AE12"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="H14:O14"/>
+    <mergeCell ref="P14:AE14"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="C18:F18"/>
+    <mergeCell ref="G18:O18"/>
+    <mergeCell ref="R21:S21"/>
+    <mergeCell ref="T21:AE21"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:AD22"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:AE23"/>
+    <mergeCell ref="R24:S24"/>
+    <mergeCell ref="T24:AD24"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="T25:AE25"/>
+    <mergeCell ref="R26:S26"/>
+    <mergeCell ref="T26:AD26"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:AE27"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:AD28"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T29:AE29"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T30:AD30"/>
     <mergeCell ref="R31:S31"/>
     <mergeCell ref="T31:AE31"/>
     <mergeCell ref="R32:S32"/>
     <mergeCell ref="T32:AD32"/>
     <mergeCell ref="R33:S33"/>
     <mergeCell ref="T33:AE33"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="T34:AD34"/>
     <mergeCell ref="B2:AE3"/>
     <mergeCell ref="S6:V7"/>
     <mergeCell ref="W6:AA7"/>
     <mergeCell ref="AB6:AE7"/>
     <mergeCell ref="Q21:Q22"/>
     <mergeCell ref="Q23:Q24"/>
     <mergeCell ref="Q25:Q26"/>
     <mergeCell ref="Q27:Q28"/>
     <mergeCell ref="Q29:Q30"/>
     <mergeCell ref="Q31:Q32"/>
     <mergeCell ref="Q33:Q34"/>
-    <mergeCell ref="R26:S26"/>
-[...54 lines deleted...]
-    <mergeCell ref="AB10:AE10"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="Hiragana"/>
+  <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <dimension ref="B2:AE34"/>
+  <sheetViews>
+    <sheetView showZeros="0" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C4" sqref="C4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.5"/>
+  <cols>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
+    <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
+    <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
+    <col min="47" max="16384" width="9" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:31" ht="10.5" customHeight="1"/>
+    <row r="2" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B2" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+    </row>
+    <row r="3" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+    </row>
+    <row r="4" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="5" spans="2:31" ht="18.75" customHeight="1">
+      <c r="C5" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="61">
+        <f>申出書!J29</f>
+        <v>0</v>
+      </c>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="61"/>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61"/>
+      <c r="T5" s="61"/>
+      <c r="U5" s="61"/>
+      <c r="V5" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="3"/>
+      <c r="AB5" s="3"/>
+      <c r="AC5" s="3"/>
+      <c r="AD5" s="3"/>
+      <c r="AE5" s="3"/>
+    </row>
+    <row r="6" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B6" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="3"/>
+      <c r="W6" s="3"/>
+      <c r="X6" s="3"/>
+      <c r="Y6" s="3"/>
+      <c r="Z6" s="3"/>
+      <c r="AA6" s="3"/>
+      <c r="AB6" s="3"/>
+      <c r="AC6" s="3"/>
+      <c r="AD6" s="3"/>
+      <c r="AE6" s="3"/>
+    </row>
+    <row r="7" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B7" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="17"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17"/>
+      <c r="AE7" s="17"/>
+    </row>
+    <row r="8" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="9" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="10" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B10" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="4"/>
+      <c r="F10" s="4"/>
+      <c r="G10" s="4"/>
+      <c r="H10" s="4"/>
+      <c r="I10" s="4"/>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
+      <c r="N10" s="4"/>
+      <c r="O10" s="4"/>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+      <c r="U10" s="4"/>
+      <c r="V10" s="4"/>
+      <c r="W10" s="4"/>
+      <c r="X10" s="4"/>
+      <c r="Y10" s="4"/>
+      <c r="Z10" s="4"/>
+      <c r="AA10" s="4"/>
+      <c r="AB10" s="4"/>
+      <c r="AC10" s="4"/>
+      <c r="AD10" s="4"/>
+      <c r="AE10" s="4"/>
+    </row>
+    <row r="11" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="12" spans="2:31" ht="18.75" customHeight="1">
+      <c r="D12" s="19"/>
+      <c r="E12" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="4"/>
+      <c r="I12" s="4"/>
+      <c r="J12" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" s="62"/>
+      <c r="L12" s="62"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3"/>
+      <c r="V12" s="3"/>
+      <c r="W12" s="3"/>
+      <c r="X12" s="3"/>
+      <c r="Y12" s="3"/>
+      <c r="Z12" s="3"/>
+      <c r="AA12" s="3"/>
+      <c r="AB12" s="3"/>
+      <c r="AC12" s="3"/>
+      <c r="AD12" s="3"/>
+      <c r="AE12" s="3"/>
+    </row>
+    <row r="13" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="14" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="15" spans="2:31" ht="18.75" customHeight="1">
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="61"/>
+      <c r="H15" s="61"/>
+      <c r="I15" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="M15" s="61"/>
+      <c r="N15" s="61"/>
+      <c r="O15" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="17" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="18" spans="2:31" ht="18.75" customHeight="1">
+      <c r="J18" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="2:31" ht="18.75" customHeight="1">
+      <c r="K19" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L19" s="4"/>
+      <c r="M19" s="3">
+        <f>申出書!Q7</f>
+        <v>0</v>
+      </c>
+      <c r="N19" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="3"/>
+      <c r="Q19" s="3"/>
+      <c r="R19" s="3"/>
+      <c r="S19" s="3"/>
+      <c r="T19" s="3"/>
+      <c r="U19" s="3"/>
+      <c r="V19" s="3"/>
+      <c r="W19" s="3"/>
+      <c r="X19" s="3"/>
+      <c r="Y19" s="3"/>
+      <c r="Z19" s="3"/>
+      <c r="AA19" s="3"/>
+      <c r="AB19" s="3"/>
+      <c r="AC19" s="3"/>
+      <c r="AD19" s="3"/>
+      <c r="AE19" s="3"/>
+    </row>
+    <row r="20" spans="2:31" ht="18.75" customHeight="1">
+      <c r="M20" s="3"/>
+      <c r="N20" s="3"/>
+      <c r="O20" s="3"/>
+      <c r="P20" s="3"/>
+      <c r="Q20" s="3"/>
+      <c r="R20" s="3"/>
+      <c r="S20" s="3"/>
+      <c r="T20" s="3"/>
+      <c r="U20" s="3"/>
+      <c r="V20" s="3"/>
+      <c r="W20" s="3"/>
+      <c r="X20" s="3"/>
+      <c r="Y20" s="3"/>
+      <c r="Z20" s="3"/>
+      <c r="AA20" s="3"/>
+      <c r="AB20" s="3"/>
+      <c r="AC20" s="3"/>
+      <c r="AD20" s="3"/>
+      <c r="AE20" s="3"/>
+    </row>
+    <row r="21" spans="2:31" ht="18.75" customHeight="1">
+      <c r="K21" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" s="4"/>
+      <c r="M21" s="61">
+        <f>申出書!J16</f>
+        <v>0</v>
+      </c>
+      <c r="N21" s="61"/>
+      <c r="O21" s="61"/>
+      <c r="P21" s="61"/>
+      <c r="Q21" s="61"/>
+      <c r="R21" s="61"/>
+      <c r="S21" s="61"/>
+      <c r="T21" s="61"/>
+      <c r="U21" s="61"/>
+      <c r="V21" s="61"/>
+      <c r="W21" s="61"/>
+      <c r="X21" s="61"/>
+      <c r="Y21" s="61"/>
+      <c r="Z21" s="61"/>
+      <c r="AA21" s="61"/>
+      <c r="AB21" s="61"/>
+      <c r="AC21" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD21" s="19"/>
+      <c r="AE21" s="19"/>
+    </row>
+    <row r="22" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="23" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="24" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="25" spans="2:31" ht="18.75" customHeight="1">
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
+      <c r="U25" s="60"/>
+      <c r="V25" s="60"/>
+      <c r="W25" s="60"/>
+      <c r="X25" s="60"/>
+      <c r="Y25" s="60"/>
+      <c r="Z25" s="60"/>
+      <c r="AA25" s="60"/>
+      <c r="AB25" s="60"/>
+      <c r="AC25" s="60"/>
+      <c r="AD25" s="60"/>
+      <c r="AE25" s="60"/>
+    </row>
+    <row r="26" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="27" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="28" spans="2:31" ht="18.75" customHeight="1">
+      <c r="C28" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="29" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="30" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="31" spans="2:31" ht="18.75" customHeight="1"/>
+    <row r="32" spans="2:31" ht="18.75" customHeight="1">
+      <c r="K32" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="L32" s="4"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
+      <c r="R32" s="3"/>
+      <c r="S32" s="3"/>
+      <c r="T32" s="3"/>
+      <c r="U32" s="3"/>
+      <c r="V32" s="3"/>
+      <c r="W32" s="3"/>
+      <c r="X32" s="3"/>
+      <c r="Y32" s="3"/>
+      <c r="Z32" s="3"/>
+      <c r="AA32" s="3"/>
+      <c r="AB32" s="3"/>
+      <c r="AC32" s="3"/>
+      <c r="AD32" s="3"/>
+      <c r="AE32" s="3"/>
+    </row>
+    <row r="33" spans="11:31" ht="18.75" customHeight="1">
+      <c r="M33" s="3"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="3"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="3"/>
+      <c r="R33" s="3"/>
+      <c r="S33" s="3"/>
+      <c r="T33" s="3"/>
+      <c r="U33" s="3"/>
+      <c r="V33" s="3"/>
+      <c r="W33" s="3"/>
+      <c r="X33" s="3"/>
+      <c r="Y33" s="3"/>
+      <c r="Z33" s="3"/>
+      <c r="AA33" s="3"/>
+      <c r="AB33" s="3"/>
+      <c r="AC33" s="3"/>
+      <c r="AD33" s="3"/>
+      <c r="AE33" s="3"/>
+    </row>
+    <row r="34" spans="11:31" ht="18.75" customHeight="1">
+      <c r="K34" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="L34" s="4"/>
+      <c r="M34" s="61"/>
+      <c r="N34" s="61"/>
+      <c r="O34" s="61"/>
+      <c r="P34" s="61"/>
+      <c r="Q34" s="61"/>
+      <c r="R34" s="61"/>
+      <c r="S34" s="61"/>
+      <c r="T34" s="61"/>
+      <c r="U34" s="61"/>
+      <c r="V34" s="61"/>
+      <c r="W34" s="61"/>
+      <c r="X34" s="61"/>
+      <c r="Y34" s="61"/>
+      <c r="Z34" s="61"/>
+      <c r="AA34" s="61"/>
+      <c r="AB34" s="61"/>
+      <c r="AC34" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD34" s="19"/>
+      <c r="AE34" s="19"/>
+    </row>
+    <row r="35" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="36" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="37" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="38" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="39" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="40" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="41" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="42" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="43" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="44" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="45" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="46" spans="11:31" ht="18.75" customHeight="1"/>
+    <row r="47" spans="11:31" ht="18.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="24">
+    <mergeCell ref="C5:N5"/>
+    <mergeCell ref="O5:U5"/>
+    <mergeCell ref="V5:AE5"/>
+    <mergeCell ref="B6:AE6"/>
+    <mergeCell ref="B7:AE7"/>
+    <mergeCell ref="B10:AE10"/>
+    <mergeCell ref="E12:I12"/>
+    <mergeCell ref="J12:L12"/>
+    <mergeCell ref="M12:AE12"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="M19:AE19"/>
+    <mergeCell ref="M20:AE20"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="M21:AB21"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="M32:AE32"/>
+    <mergeCell ref="M33:AE33"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="M34:AB34"/>
+    <mergeCell ref="B2:AE3"/>
+  </mergeCells>
+  <phoneticPr fontId="2" type="Hiragana"/>
+  <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <dimension ref="B2:AF34"/>
+  <sheetViews>
+    <sheetView showZeros="0" view="pageBreakPreview" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.5"/>
+  <cols>
+    <col min="1" max="1" width="1.625" style="1" customWidth="1"/>
+    <col min="2" max="31" width="2.625" style="1" customWidth="1"/>
+    <col min="32" max="32" width="1.625" style="1" customWidth="1"/>
+    <col min="33" max="46" width="2.625" style="1" customWidth="1"/>
+    <col min="47" max="16384" width="9" style="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="2:32" ht="10.5" customHeight="1"/>
+    <row r="2" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B2" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="2"/>
+      <c r="AC2" s="2"/>
+      <c r="AD2" s="2"/>
+      <c r="AE2" s="2"/>
+    </row>
+    <row r="3" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+    </row>
+    <row r="4" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B4" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B5" s="35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="41"/>
+      <c r="O5" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="37"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="T5" s="49"/>
+      <c r="U5" s="49"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="X5" s="49"/>
+      <c r="Y5" s="49"/>
+      <c r="Z5" s="49"/>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC5" s="49"/>
+      <c r="AD5" s="49"/>
+      <c r="AE5" s="54"/>
+    </row>
+    <row r="6" spans="2:32" ht="18.75" customHeight="1">
+      <c r="B6" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="37"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="J6" s="37"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="M6" s="37"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="35" t="s">
+        <v>26</v>
+      </c>
+      <c r="R6" s="41"/>
+      <c r="S6" s="47"/>
+      <c r="T6" s="50"/>
+      <c r="U6" s="50"/>
+      <c r="V6" s="55"/>
+      <c r="W6" s="47"/>
+      <c r="X6" s="50"/>
+      <c r="Y6" s="50"/>
+      <c r="Z6" s="50"/>
+      <c r="AA6" s="55"/>
+      <c r="AB6" s="47"/>
+      <c r="AC6" s="50"/>
+      <c r="AD6" s="50"/>
+      <c r="AE6" s="55"/>
+    </row>
+    <row r="7" spans="2:32" ht="21" customHeight="1">
+      <c r="B7" s="36">
+        <f>申出書!G19</f>
+        <v>0</v>
+      </c>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="42"/>
+      <c r="F7" s="36">
+        <f>申出書!J19</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="38"/>
+      <c r="H7" s="42"/>
+      <c r="I7" s="36">
+        <f>申出書!M19</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="38"/>
+      <c r="K7" s="42"/>
+      <c r="L7" s="36">
+        <f>申出書!P19</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="38"/>
+      <c r="N7" s="42"/>
+      <c r="O7" s="36">
+        <f>申出書!S19</f>
+        <v>0</v>
+      </c>
+      <c r="P7" s="42"/>
+      <c r="Q7" s="36">
+        <f>申出書!U19</f>
+        <v>0</v>
+      </c>
+      <c r="R7" s="42"/>
+      <c r="S7" s="48">
+        <f>申出書!W19</f>
+        <v>0</v>
+      </c>
+      <c r="T7" s="51"/>
+      <c r="U7" s="51"/>
+      <c r="V7" s="56"/>
+      <c r="W7" s="36">
+        <f>申出書!AA19</f>
+        <v>0</v>
+      </c>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
+      <c r="Z7" s="38"/>
+      <c r="AA7" s="42"/>
+      <c r="AB7" s="36"/>
+      <c r="AC7" s="38"/>
+      <c r="AD7" s="38"/>
+      <c r="AE7" s="42"/>
+    </row>
+    <row r="8" spans="2:32" ht="21" customHeight="1">
+      <c r="B8" s="36">
+        <f>申出書!G20</f>
+        <v>0</v>
+      </c>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="36">
+        <f>申出書!J20</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="38"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="36">
+        <f>申出書!M20</f>
+        <v>0</v>
+      </c>
+      <c r="J8" s="38"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="36">
+        <f>申出書!P20</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="38"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="36">
+        <f>申出書!S20</f>
+        <v>0</v>
+      </c>
+      <c r="P8" s="42"/>
+      <c r="Q8" s="36">
+        <f>申出書!U20</f>
+        <v>0</v>
+      </c>
+      <c r="R8" s="42"/>
+      <c r="S8" s="48">
+        <f>申出書!W20</f>
+        <v>0</v>
+      </c>
+      <c r="T8" s="51"/>
+      <c r="U8" s="51"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="36">
+        <f>申出書!AA20</f>
+        <v>0</v>
+      </c>
+      <c r="X8" s="38"/>
+      <c r="Y8" s="38"/>
+      <c r="Z8" s="38"/>
+      <c r="AA8" s="42"/>
+      <c r="AB8" s="36"/>
+      <c r="AC8" s="38"/>
+      <c r="AD8" s="38"/>
+      <c r="AE8" s="42"/>
+    </row>
+    <row r="9" spans="2:32" ht="21" customHeight="1">
+      <c r="B9" s="36">
+        <f>申出書!G21</f>
+        <v>0</v>
+      </c>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="36">
+        <f>申出書!J21</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="38"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="36">
+        <f>申出書!M21</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="38"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="36">
+        <f>申出書!P21</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="38"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="36">
+        <f>申出書!S21</f>
+        <v>0</v>
+      </c>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="36">
+        <f>申出書!U21</f>
+        <v>0</v>
+      </c>
+      <c r="R9" s="42"/>
+      <c r="S9" s="48">
+        <f>申出書!W21</f>
+        <v>0</v>
+      </c>
+      <c r="T9" s="51"/>
+      <c r="U9" s="51"/>
+      <c r="V9" s="56"/>
+      <c r="W9" s="36">
+        <f>申出書!AA21</f>
+        <v>0</v>
+      </c>
+      <c r="X9" s="38"/>
+      <c r="Y9" s="38"/>
+      <c r="Z9" s="38"/>
+      <c r="AA9" s="42"/>
+      <c r="AB9" s="36"/>
+      <c r="AC9" s="38"/>
+      <c r="AD9" s="38"/>
+      <c r="AE9" s="42"/>
+    </row>
+    <row r="10" spans="2:32" ht="21" customHeight="1">
+      <c r="B10" s="36">
+        <f>申出書!G22</f>
+        <v>0</v>
+      </c>
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="36">
+        <f>申出書!J22</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="38"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="36">
+        <f>申出書!M22</f>
+        <v>0</v>
+      </c>
+      <c r="J10" s="38"/>
+      <c r="K10" s="42"/>
+      <c r="L10" s="36">
+        <f>申出書!P22</f>
+        <v>0</v>
+      </c>
+      <c r="M10" s="38"/>
+      <c r="N10" s="42"/>
+      <c r="O10" s="36">
+        <f>申出書!S22</f>
+        <v>0</v>
+      </c>
+      <c r="P10" s="42"/>
+      <c r="Q10" s="36">
+        <f>申出書!U22</f>
+        <v>0</v>
+      </c>
+      <c r="R10" s="42"/>
+      <c r="S10" s="48">
+        <f>申出書!W22</f>
+        <v>0</v>
+      </c>
+      <c r="T10" s="51"/>
+      <c r="U10" s="51"/>
+      <c r="V10" s="56"/>
+      <c r="W10" s="36">
+        <f>申出書!AA22</f>
+        <v>0</v>
+      </c>
+      <c r="X10" s="38"/>
+      <c r="Y10" s="38"/>
+      <c r="Z10" s="38"/>
+      <c r="AA10" s="42"/>
+      <c r="AB10" s="36"/>
+      <c r="AC10" s="38"/>
+      <c r="AD10" s="38"/>
+      <c r="AE10" s="42"/>
+    </row>
+    <row r="11" spans="2:32" ht="21" customHeight="1">
+      <c r="B11" s="36">
+        <f>申出書!G23</f>
+        <v>0</v>
+      </c>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="36">
+        <f>申出書!J23</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="38"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="36">
+        <f>申出書!M23</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="38"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="36">
+        <f>申出書!P23</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="38"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="36">
+        <f>申出書!S23</f>
+        <v>0</v>
+      </c>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="36">
+        <f>申出書!U23</f>
+        <v>0</v>
+      </c>
+      <c r="R11" s="42"/>
+      <c r="S11" s="48">
+        <f>申出書!W23</f>
+        <v>0</v>
+      </c>
+      <c r="T11" s="51"/>
+      <c r="U11" s="51"/>
+      <c r="V11" s="56"/>
+      <c r="W11" s="36">
+        <f>申出書!AA23</f>
+        <v>0</v>
+      </c>
+      <c r="X11" s="38"/>
+      <c r="Y11" s="38"/>
+      <c r="Z11" s="38"/>
+      <c r="AA11" s="42"/>
+      <c r="AB11" s="36"/>
+      <c r="AC11" s="38"/>
+      <c r="AD11" s="38"/>
+      <c r="AE11" s="42"/>
+    </row>
+    <row r="12" spans="2:32" ht="9" customHeight="1"/>
+    <row r="13" spans="2:32" ht="30" customHeight="1">
+      <c r="B13" s="63" t="s">
+        <v>69</v>
+      </c>
+      <c r="C13" s="67"/>
+      <c r="D13" s="67"/>
+      <c r="E13" s="67"/>
+      <c r="F13" s="67"/>
+      <c r="G13" s="67"/>
+      <c r="H13" s="67"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="75"/>
+      <c r="K13" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="77"/>
+      <c r="M13" s="77"/>
+      <c r="N13" s="77"/>
+      <c r="O13" s="77"/>
+      <c r="P13" s="79"/>
+      <c r="Q13" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="R13" s="67"/>
+      <c r="S13" s="67"/>
+      <c r="T13" s="67"/>
+      <c r="U13" s="67"/>
+      <c r="V13" s="67"/>
+      <c r="W13" s="67"/>
+      <c r="X13" s="67"/>
+      <c r="Y13" s="75"/>
+      <c r="Z13" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA13" s="77"/>
+      <c r="AB13" s="77"/>
+      <c r="AC13" s="77"/>
+      <c r="AD13" s="77"/>
+      <c r="AE13" s="77"/>
+      <c r="AF13" s="19"/>
+    </row>
+    <row r="14" spans="2:32" ht="30" customHeight="1">
+      <c r="B14" s="5">
+        <v>1</v>
+      </c>
+      <c r="C14" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" s="68"/>
+      <c r="E14" s="68"/>
+      <c r="F14" s="68"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="68"/>
+      <c r="I14" s="68"/>
+      <c r="J14" s="68"/>
+      <c r="K14" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P14" s="80"/>
+      <c r="Q14" s="84">
+        <v>8</v>
+      </c>
+      <c r="R14" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="S14" s="68"/>
+      <c r="T14" s="68"/>
+      <c r="U14" s="68"/>
+      <c r="V14" s="68"/>
+      <c r="W14" s="68"/>
+      <c r="X14" s="68"/>
+      <c r="Y14" s="68"/>
+      <c r="Z14" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA14" s="8"/>
+      <c r="AB14" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC14" s="8"/>
+      <c r="AD14" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE14" s="8"/>
+    </row>
+    <row r="15" spans="2:32" ht="30" customHeight="1">
+      <c r="B15" s="5">
+        <v>2</v>
+      </c>
+      <c r="C15" s="68" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="68"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="68"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="68"/>
+      <c r="I15" s="68"/>
+      <c r="J15" s="68"/>
+      <c r="K15" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P15" s="80"/>
+      <c r="Q15" s="84">
+        <v>9</v>
+      </c>
+      <c r="R15" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="S15" s="68"/>
+      <c r="T15" s="68"/>
+      <c r="U15" s="68"/>
+      <c r="V15" s="68"/>
+      <c r="W15" s="68"/>
+      <c r="X15" s="68"/>
+      <c r="Y15" s="68"/>
+      <c r="Z15" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA15" s="8"/>
+      <c r="AB15" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC15" s="8"/>
+      <c r="AD15" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE15" s="8"/>
+    </row>
+    <row r="16" spans="2:32" ht="30" customHeight="1">
+      <c r="B16" s="5">
+        <v>3</v>
+      </c>
+      <c r="C16" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
+      <c r="J16" s="68"/>
+      <c r="K16" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P16" s="80"/>
+      <c r="Q16" s="84">
+        <v>10</v>
+      </c>
+      <c r="R16" s="68" t="s">
+        <v>50</v>
+      </c>
+      <c r="S16" s="68"/>
+      <c r="T16" s="68"/>
+      <c r="U16" s="68"/>
+      <c r="V16" s="68"/>
+      <c r="W16" s="68"/>
+      <c r="X16" s="68"/>
+      <c r="Y16" s="68"/>
+      <c r="Z16" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA16" s="8"/>
+      <c r="AB16" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC16" s="8"/>
+      <c r="AD16" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE16" s="8"/>
+    </row>
+    <row r="17" spans="2:31" ht="30" customHeight="1">
+      <c r="B17" s="5">
+        <v>4</v>
+      </c>
+      <c r="C17" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+      <c r="G17" s="68"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P17" s="80"/>
+      <c r="Q17" s="84">
+        <v>11</v>
+      </c>
+      <c r="R17" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="S17" s="68"/>
+      <c r="T17" s="68"/>
+      <c r="U17" s="68"/>
+      <c r="V17" s="68"/>
+      <c r="W17" s="68"/>
+      <c r="X17" s="68"/>
+      <c r="Y17" s="68"/>
+      <c r="Z17" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA17" s="8"/>
+      <c r="AB17" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC17" s="8"/>
+      <c r="AD17" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE17" s="8"/>
+    </row>
+    <row r="18" spans="2:31" ht="30" customHeight="1">
+      <c r="B18" s="5">
+        <v>5</v>
+      </c>
+      <c r="C18" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="68"/>
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+      <c r="G18" s="68"/>
+      <c r="H18" s="68"/>
+      <c r="I18" s="68"/>
+      <c r="J18" s="68"/>
+      <c r="K18" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P18" s="80"/>
+      <c r="Q18" s="84">
+        <v>12</v>
+      </c>
+      <c r="R18" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="S18" s="68"/>
+      <c r="T18" s="68"/>
+      <c r="U18" s="68"/>
+      <c r="V18" s="68"/>
+      <c r="W18" s="68"/>
+      <c r="X18" s="68"/>
+      <c r="Y18" s="68"/>
+      <c r="Z18" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA18" s="8"/>
+      <c r="AB18" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC18" s="8"/>
+      <c r="AD18" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE18" s="8"/>
+    </row>
+    <row r="19" spans="2:31" ht="30" customHeight="1">
+      <c r="B19" s="5">
+        <v>6</v>
+      </c>
+      <c r="C19" s="68" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P19" s="80"/>
+      <c r="Q19" s="84">
+        <v>13</v>
+      </c>
+      <c r="R19" s="68" t="s">
+        <v>80</v>
+      </c>
+      <c r="S19" s="68"/>
+      <c r="T19" s="68"/>
+      <c r="U19" s="68"/>
+      <c r="V19" s="68"/>
+      <c r="W19" s="68"/>
+      <c r="X19" s="68"/>
+      <c r="Y19" s="68"/>
+      <c r="Z19" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA19" s="8"/>
+      <c r="AB19" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC19" s="8"/>
+      <c r="AD19" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE19" s="8"/>
+    </row>
+    <row r="20" spans="2:31" ht="30" customHeight="1">
+      <c r="B20" s="5">
+        <v>7</v>
+      </c>
+      <c r="C20" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="68"/>
+      <c r="E20" s="68"/>
+      <c r="F20" s="68"/>
+      <c r="G20" s="68"/>
+      <c r="H20" s="68"/>
+      <c r="I20" s="68"/>
+      <c r="J20" s="68"/>
+      <c r="K20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="P20" s="80"/>
+      <c r="Q20" s="84">
+        <v>14</v>
+      </c>
+      <c r="R20" s="68"/>
+      <c r="S20" s="68"/>
+      <c r="T20" s="68"/>
+      <c r="U20" s="68"/>
+      <c r="V20" s="68"/>
+      <c r="W20" s="68"/>
+      <c r="X20" s="68"/>
+      <c r="Y20" s="68"/>
+      <c r="Z20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA20" s="8"/>
+      <c r="AB20" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC20" s="8"/>
+      <c r="AD20" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE20" s="8"/>
+    </row>
+    <row r="21" spans="2:31" ht="9" customHeight="1"/>
+    <row r="22" spans="2:31" ht="25.5" customHeight="1">
+      <c r="B22" s="9"/>
+      <c r="C22" s="69" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="69"/>
+      <c r="E22" s="69"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="69"/>
+      <c r="I22" s="69"/>
+      <c r="J22" s="69"/>
+      <c r="K22" s="69"/>
+      <c r="L22" s="69"/>
+      <c r="M22" s="69"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="69"/>
+      <c r="P22" s="81"/>
+      <c r="Q22" s="85"/>
+      <c r="R22" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="S22" s="86"/>
+      <c r="T22" s="86"/>
+      <c r="U22" s="86"/>
+      <c r="V22" s="86"/>
+      <c r="W22" s="86"/>
+      <c r="X22" s="86"/>
+      <c r="Y22" s="86"/>
+      <c r="Z22" s="87" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA22" s="87"/>
+      <c r="AB22" s="87"/>
+      <c r="AC22" s="87"/>
+      <c r="AD22" s="87"/>
+      <c r="AE22" s="88"/>
+    </row>
+    <row r="23" spans="2:31" ht="24" customHeight="1">
+      <c r="B23" s="64"/>
+      <c r="C23" s="70"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="13"/>
+      <c r="F23" s="13"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="13"/>
+      <c r="O23" s="13"/>
+      <c r="P23" s="82"/>
+      <c r="R23" s="13"/>
+      <c r="S23" s="13"/>
+      <c r="T23" s="13"/>
+      <c r="U23" s="13"/>
+      <c r="V23" s="13"/>
+      <c r="W23" s="13"/>
+      <c r="X23" s="13"/>
+      <c r="Y23" s="13"/>
+      <c r="Z23" s="13"/>
+      <c r="AA23" s="13"/>
+      <c r="AB23" s="13"/>
+      <c r="AC23" s="13"/>
+      <c r="AD23" s="13"/>
+      <c r="AE23" s="22"/>
+    </row>
+    <row r="24" spans="2:31" ht="24" customHeight="1">
+      <c r="B24" s="10"/>
+      <c r="C24" s="13"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="13"/>
+      <c r="F24" s="13"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="13"/>
+      <c r="O24" s="13"/>
+      <c r="P24" s="82"/>
+      <c r="R24" s="13"/>
+      <c r="S24" s="13"/>
+      <c r="T24" s="13"/>
+      <c r="U24" s="13"/>
+      <c r="V24" s="13"/>
+      <c r="W24" s="13"/>
+      <c r="X24" s="13"/>
+      <c r="Y24" s="13"/>
+      <c r="Z24" s="13"/>
+      <c r="AA24" s="13"/>
+      <c r="AB24" s="13"/>
+      <c r="AC24" s="13"/>
+      <c r="AD24" s="13"/>
+      <c r="AE24" s="22"/>
+    </row>
+    <row r="25" spans="2:31" ht="24" customHeight="1">
+      <c r="B25" s="10"/>
+      <c r="C25" s="13"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="13"/>
+      <c r="O25" s="13"/>
+      <c r="P25" s="82"/>
+      <c r="R25" s="13"/>
+      <c r="S25" s="13"/>
+      <c r="T25" s="13"/>
+      <c r="U25" s="13"/>
+      <c r="V25" s="13"/>
+      <c r="W25" s="13"/>
+      <c r="X25" s="13"/>
+      <c r="Y25" s="13"/>
+      <c r="Z25" s="13"/>
+      <c r="AA25" s="13"/>
+      <c r="AB25" s="13"/>
+      <c r="AC25" s="13"/>
+      <c r="AD25" s="13"/>
+      <c r="AE25" s="22"/>
+    </row>
+    <row r="26" spans="2:31" ht="24" customHeight="1">
+      <c r="B26" s="10"/>
+      <c r="P26" s="82"/>
+      <c r="R26" s="13"/>
+      <c r="S26" s="13"/>
+      <c r="T26" s="13"/>
+      <c r="U26" s="13"/>
+      <c r="V26" s="13"/>
+      <c r="W26" s="13"/>
+      <c r="X26" s="13"/>
+      <c r="Y26" s="13"/>
+      <c r="Z26" s="13"/>
+      <c r="AA26" s="13"/>
+      <c r="AB26" s="13"/>
+      <c r="AC26" s="13"/>
+      <c r="AD26" s="13"/>
+      <c r="AE26" s="22"/>
+    </row>
+    <row r="27" spans="2:31" ht="24" customHeight="1">
+      <c r="B27" s="10"/>
+      <c r="C27" s="70"/>
+      <c r="D27" s="70"/>
+      <c r="E27" s="70"/>
+      <c r="F27" s="70"/>
+      <c r="G27" s="70"/>
+      <c r="H27" s="70"/>
+      <c r="I27" s="70"/>
+      <c r="J27" s="70"/>
+      <c r="K27" s="70"/>
+      <c r="L27" s="70"/>
+      <c r="M27" s="70"/>
+      <c r="N27" s="70"/>
+      <c r="O27" s="70"/>
+      <c r="P27" s="82"/>
+      <c r="R27" s="13"/>
+      <c r="S27" s="13"/>
+      <c r="T27" s="13"/>
+      <c r="U27" s="13"/>
+      <c r="V27" s="13"/>
+      <c r="W27" s="13"/>
+      <c r="X27" s="13"/>
+      <c r="Y27" s="13"/>
+      <c r="Z27" s="13"/>
+      <c r="AA27" s="13"/>
+      <c r="AB27" s="13"/>
+      <c r="AC27" s="13"/>
+      <c r="AD27" s="13"/>
+      <c r="AE27" s="22"/>
+    </row>
+    <row r="28" spans="2:31" ht="9" customHeight="1">
+      <c r="B28" s="10"/>
+      <c r="P28" s="82"/>
+      <c r="AE28" s="22"/>
+    </row>
+    <row r="29" spans="2:31" ht="24" customHeight="1">
+      <c r="B29" s="65"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="73" t="s">
+        <v>84</v>
+      </c>
+      <c r="G29" s="74"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="74"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="74"/>
+      <c r="L29" s="74"/>
+      <c r="M29" s="74"/>
+      <c r="N29" s="74"/>
+      <c r="O29" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="P29" s="82"/>
+      <c r="R29" s="78"/>
+      <c r="S29" s="78"/>
+      <c r="T29" s="73" t="s">
+        <v>85</v>
+      </c>
+      <c r="U29" s="74"/>
+      <c r="V29" s="74"/>
+      <c r="W29" s="74"/>
+      <c r="X29" s="74"/>
+      <c r="Y29" s="74"/>
+      <c r="Z29" s="74"/>
+      <c r="AA29" s="74"/>
+      <c r="AB29" s="74"/>
+      <c r="AC29" s="74"/>
+      <c r="AD29" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="AE29" s="22"/>
+    </row>
+    <row r="30" spans="2:31" ht="9" customHeight="1">
+      <c r="B30" s="66"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="72"/>
+      <c r="O30" s="72"/>
+      <c r="P30" s="83"/>
+      <c r="Q30" s="72"/>
+      <c r="R30" s="72"/>
+      <c r="S30" s="72"/>
+      <c r="T30" s="72"/>
+      <c r="U30" s="72"/>
+      <c r="V30" s="72"/>
+      <c r="W30" s="72"/>
+      <c r="X30" s="72"/>
+      <c r="Y30" s="72"/>
+      <c r="Z30" s="72"/>
+      <c r="AA30" s="72"/>
+      <c r="AB30" s="72"/>
+      <c r="AC30" s="72"/>
+      <c r="AD30" s="72"/>
+      <c r="AE30" s="89"/>
+    </row>
+    <row r="31" spans="2:31" ht="12" customHeight="1"/>
+    <row r="32" spans="2:31" ht="18.75" customHeight="1">
+      <c r="C32" s="4"/>
+      <c r="D32" s="4"/>
+      <c r="E32" s="4"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="H32" s="4"/>
+      <c r="I32" s="4"/>
+      <c r="J32" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="K32" s="4"/>
+      <c r="L32" s="4"/>
+      <c r="M32" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="34" spans="2:17" ht="18.75" customHeight="1">
+      <c r="B34" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4">
+        <f>申出書!J16</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+      <c r="Q34" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="35" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="36" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="37" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="38" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="39" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="40" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="41" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="42" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="43" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="44" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="45" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="46" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="47" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="48" spans="2:17" ht="18.75" customHeight="1"/>
+    <row r="49" ht="18.75" customHeight="1"/>
+    <row r="50" ht="18.75" customHeight="1"/>
+    <row r="51" ht="18.75" customHeight="1"/>
+    <row r="52" ht="18.75" customHeight="1"/>
+    <row r="53" ht="18.75" customHeight="1"/>
+    <row r="54" ht="18.75" customHeight="1"/>
+    <row r="55" ht="18.75" customHeight="1"/>
+    <row r="56" ht="18.75" customHeight="1"/>
+    <row r="57" ht="18.75" customHeight="1"/>
+    <row r="58" ht="18.75" customHeight="1"/>
+    <row r="59" ht="18.75" customHeight="1"/>
+    <row r="60" ht="18.75" customHeight="1"/>
+    <row r="61" ht="18.75" customHeight="1"/>
+    <row r="62" ht="18.75" customHeight="1"/>
+    <row r="63" ht="18.75" customHeight="1"/>
+    <row r="64" ht="18.75" customHeight="1"/>
+    <row r="65" ht="18.75" customHeight="1"/>
+    <row r="66" ht="18.75" customHeight="1"/>
+    <row r="67" ht="18.75" customHeight="1"/>
+    <row r="68" ht="18.75" customHeight="1"/>
+    <row r="69" ht="18.75" customHeight="1"/>
+    <row r="70" ht="18.75" customHeight="1"/>
+    <row r="71" ht="18.75" customHeight="1"/>
+    <row r="72" ht="18.75" customHeight="1"/>
+    <row r="73" ht="18.75" customHeight="1"/>
+    <row r="74" ht="18.75" customHeight="1"/>
+    <row r="75" ht="18.75" customHeight="1"/>
+    <row r="76" ht="18.75" customHeight="1"/>
+    <row r="77" ht="18.75" customHeight="1"/>
+    <row r="78" ht="18.75" customHeight="1"/>
+    <row r="79" ht="18.75" customHeight="1"/>
+    <row r="80" ht="18.75" customHeight="1"/>
+    <row r="81" ht="18.75" customHeight="1"/>
+    <row r="82" ht="18.75" customHeight="1"/>
+    <row r="83" ht="18.75" customHeight="1"/>
+    <row r="84" ht="18.75" customHeight="1"/>
+    <row r="85" ht="18.75" customHeight="1"/>
+    <row r="86" ht="18.75" customHeight="1"/>
+    <row r="87" ht="18.75" customHeight="1"/>
+    <row r="88" ht="18.75" customHeight="1"/>
+    <row r="89" ht="18.75" customHeight="1"/>
+    <row r="90" ht="18.75" customHeight="1"/>
+    <row r="91" ht="18.75" customHeight="1"/>
+    <row r="92" ht="18.75" customHeight="1"/>
+    <row r="93" ht="18.75" customHeight="1"/>
+    <row r="94" ht="18.75" customHeight="1"/>
+    <row r="95" ht="18.75" customHeight="1"/>
+    <row r="96" ht="18.75" customHeight="1"/>
+    <row r="97" ht="18.75" customHeight="1"/>
+    <row r="98" ht="18.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="127">
+    <mergeCell ref="B5:N5"/>
+    <mergeCell ref="O5:R5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="F6:H6"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="B7:E7"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="I7:K7"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="S7:V7"/>
+    <mergeCell ref="W7:AA7"/>
+    <mergeCell ref="AB7:AE7"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="F8:H8"/>
+    <mergeCell ref="I8:K8"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:V8"/>
     <mergeCell ref="W8:AA8"/>
     <mergeCell ref="AB8:AE8"/>
     <mergeCell ref="B9:E9"/>
     <mergeCell ref="F9:H9"/>
     <mergeCell ref="I9:K9"/>
     <mergeCell ref="L9:N9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
     <mergeCell ref="S9:V9"/>
     <mergeCell ref="W9:AA9"/>
     <mergeCell ref="AB9:AE9"/>
-    <mergeCell ref="B6:N6"/>
-[...535 lines deleted...]
-    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="F10:H10"/>
+    <mergeCell ref="I10:K10"/>
+    <mergeCell ref="L10:N10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="S10:V10"/>
+    <mergeCell ref="W10:AA10"/>
+    <mergeCell ref="AB10:AE10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="L11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="S11:V11"/>
+    <mergeCell ref="W11:AA11"/>
+    <mergeCell ref="AB11:AE11"/>
+    <mergeCell ref="B13:J13"/>
+    <mergeCell ref="K13:P13"/>
+    <mergeCell ref="Q13:Y13"/>
+    <mergeCell ref="Z13:AE13"/>
+    <mergeCell ref="C14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="R14:Y14"/>
+    <mergeCell ref="Z14:AA14"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="C15:J15"/>
+    <mergeCell ref="K15:L15"/>
     <mergeCell ref="M15:N15"/>
-    <mergeCell ref="C5:N5"/>
-[...1252 lines deleted...]
-    <mergeCell ref="G34:P34"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="R15:Y15"/>
+    <mergeCell ref="Z15:AA15"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="C16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="R16:Y16"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="C17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="R17:Y17"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="AB17:AC17"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="C18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="R18:Y18"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="AB18:AC18"/>
+    <mergeCell ref="AD18:AE18"/>
     <mergeCell ref="C19:J19"/>
     <mergeCell ref="K19:L19"/>
     <mergeCell ref="M19:N19"/>
     <mergeCell ref="O19:P19"/>
     <mergeCell ref="R19:Y19"/>
     <mergeCell ref="Z19:AA19"/>
     <mergeCell ref="AB19:AC19"/>
     <mergeCell ref="AD19:AE19"/>
     <mergeCell ref="C20:J20"/>
     <mergeCell ref="K20:L20"/>
     <mergeCell ref="M20:N20"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="R20:Y20"/>
     <mergeCell ref="Z20:AA20"/>
     <mergeCell ref="AB20:AC20"/>
     <mergeCell ref="AD20:AE20"/>
-    <mergeCell ref="C17:J17"/>
-[...95 lines deleted...]
-    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="C22:O22"/>
+    <mergeCell ref="R22:Y22"/>
+    <mergeCell ref="G29:N29"/>
+    <mergeCell ref="U29:AC29"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="G34:P34"/>
+    <mergeCell ref="B2:AE3"/>
+    <mergeCell ref="S5:V6"/>
+    <mergeCell ref="W5:AA6"/>
+    <mergeCell ref="AB5:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="Hiragana"/>
   <pageMargins left="0.7" right="0.50314960629921257" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" fitToWidth="1" fitToHeight="1" orientation="portrait" usePrinterDefaults="1" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>JUST Calc</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>申出書</vt:lpstr>
       <vt:lpstr>5土地選定理由書</vt:lpstr>
       <vt:lpstr>6関係土地周辺同意書</vt:lpstr>
       <vt:lpstr>7土地改良区同意書</vt:lpstr>
       <vt:lpstr>8意見書</vt:lpstr>
-      <vt:lpstr>'5土地選定理由書'!Print_Area</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>申出書!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>藤川　達也</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="2" name="SavedVersions">
     <vt:vector size="1" baseType="lpwstr">
       <vt:lpwstr>3.1.2.0</vt:lpwstr>
     </vt:vector>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="3" name="LastSavedVersion">
     <vt:lpwstr>3.1.2.0</vt:lpwstr>
   </property>
   <property fmtid="{DCFEDD21-7773-49B2-8022-6FC58DB5260B}" pid="4" name="LastSavedDate">
     <vt:filetime>2022-05-16T02:01:23Z</vt:filetime>
   </property>
 </Properties>
 </file>